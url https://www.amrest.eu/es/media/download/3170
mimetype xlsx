--- v0 (2026-09-07)
+++ v1 (2026-09-28)
@@ -1,4329 +1,675 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="Ten_skoroszyt"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://amrestcloud.sharepoint.com/sites/InvestorRelations/Shared Documents/General/Documents/1.REPORTING/1.4 Reporting Tools/Unit Count/Quaterly update_website/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://amrestcloud.sharepoint.com/sites/InvestorRelations/Shared Documents/General/Documents/1.REPORTING/1.4 Reporting Tools/Unit Count/Quaterly update_website/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{45418C7C-9AF5-4656-B776-9DAF883C2C28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F17B65D-9342-4F34-8B06-E3E150897947}"/>
+  <xr:revisionPtr revIDLastSave="213" documentId="8_{45418C7C-9AF5-4656-B776-9DAF883C2C28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43517C45-AC25-4FC4-8EB0-7E5D258B5F0F}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-8370" windowWidth="29040" windowHeight="15720" xr2:uid="{5AD7D4FE-73AD-46F1-A6F1-F05CCE62E7E1}"/>
+    <workbookView xWindow="-28395" yWindow="-7470" windowWidth="19290" windowHeight="11085" xr2:uid="{5AD7D4FE-73AD-46F1-A6F1-F05CCE62E7E1}"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Arkusz1!$A$2:$GK$112</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Arkusz1!$F$2:$DR$114</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Arkusz1!$A$3:$I$93</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Arkusz1!$D$3:$F$94</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="HB105" i="1" l="1"/>
-[...1925 lines deleted...]
-  <c r="FG3" i="1"/>
+  <c r="Z3" i="1" l="1"/>
+  <c r="Y3" i="1"/>
+  <c r="X3" i="1"/>
+  <c r="W3" i="1"/>
+  <c r="V3" i="1"/>
+  <c r="U3" i="1"/>
+  <c r="T3" i="1"/>
+  <c r="S3" i="1"/>
+  <c r="R3" i="1"/>
+  <c r="Q3" i="1"/>
+  <c r="P3" i="1"/>
+  <c r="O3" i="1"/>
+  <c r="N3" i="1"/>
+  <c r="M3" i="1"/>
+  <c r="L3" i="1"/>
+  <c r="K3" i="1"/>
   <c r="I3" i="1"/>
-  <c r="L3" i="1"/>
-[...150 lines deleted...]
-  <c r="AC7" i="1"/>
+  <c r="H3" i="1"/>
+  <c r="G3" i="1"/>
+  <c r="J3" i="1"/>
+  <c r="M85" i="1" l="1"/>
+  <c r="M74" i="1"/>
+  <c r="N72" i="1"/>
+  <c r="S87" i="1"/>
+  <c r="V85" i="1"/>
+  <c r="U85" i="1"/>
+  <c r="Z41" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="R32" i="1"/>
+  <c r="Y85" i="1"/>
+  <c r="X85" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="Q83" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="N92" i="1"/>
+  <c r="S85" i="1"/>
+  <c r="I90" i="1"/>
+  <c r="T53" i="1"/>
+  <c r="G90" i="1"/>
+  <c r="S21" i="1"/>
+  <c r="V65" i="1"/>
+  <c r="R67" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="J90" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="N90" i="1"/>
+  <c r="M90" i="1"/>
+  <c r="L85" i="1"/>
+  <c r="Z80" i="1"/>
+  <c r="Z85" i="1"/>
+  <c r="X92" i="1"/>
+  <c r="M92" i="1"/>
+  <c r="J92" i="1"/>
+  <c r="O59" i="1"/>
+  <c r="U92" i="1"/>
+  <c r="P29" i="1"/>
+  <c r="R92" i="1"/>
+  <c r="U32" i="1"/>
+  <c r="T85" i="1"/>
+  <c r="S37" i="1"/>
+  <c r="O41" i="1"/>
+  <c r="Y83" i="1"/>
+  <c r="T11" i="1"/>
+  <c r="Q41" i="1"/>
+  <c r="Z59" i="1"/>
+  <c r="Y32" i="1"/>
+  <c r="X32" i="1"/>
+  <c r="K87" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="S90" i="1"/>
+  <c r="N65" i="1"/>
+  <c r="G83" i="1"/>
+  <c r="I69" i="1"/>
+  <c r="U90" i="1"/>
+  <c r="U41" i="1"/>
+  <c r="P83" i="1"/>
+  <c r="Q67" i="1"/>
+  <c r="J85" i="1"/>
+  <c r="L90" i="1"/>
+  <c r="X43" i="1"/>
+  <c r="G72" i="1"/>
+  <c r="K72" i="1"/>
+  <c r="Z92" i="1"/>
+  <c r="X65" i="1"/>
+  <c r="U87" i="1"/>
+  <c r="H90" i="1"/>
+  <c r="T65" i="1"/>
+  <c r="Y11" i="1"/>
+  <c r="Y41" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="L72" i="1"/>
+  <c r="X41" i="1"/>
+  <c r="Y92" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="O90" i="1"/>
+  <c r="T72" i="1"/>
+  <c r="L83" i="1"/>
+  <c r="V41" i="1"/>
+  <c r="O92" i="1"/>
+  <c r="Q92" i="1"/>
+  <c r="M83" i="1"/>
+  <c r="K65" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="V43" i="1"/>
+  <c r="Q32" i="1"/>
+  <c r="M32" i="1"/>
+  <c r="K67" i="1"/>
+  <c r="V83" i="1"/>
+  <c r="W85" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="O34" i="1"/>
+  <c r="J67" i="1"/>
+  <c r="J72" i="1"/>
+  <c r="V90" i="1"/>
+  <c r="W32" i="1"/>
+  <c r="K92" i="1"/>
+  <c r="H85" i="1"/>
+  <c r="Z83" i="1"/>
+  <c r="U65" i="1"/>
+  <c r="P90" i="1"/>
+  <c r="P85" i="1"/>
+  <c r="L92" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="O85" i="1"/>
+  <c r="W29" i="1"/>
+  <c r="R80" i="1"/>
+  <c r="I85" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="V67" i="1"/>
+  <c r="L34" i="1"/>
+  <c r="T90" i="1"/>
+  <c r="Y34" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="Z43" i="1"/>
+  <c r="N85" i="1"/>
+  <c r="Z32" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="Y65" i="1"/>
+  <c r="P53" i="1"/>
+  <c r="Y72" i="1"/>
+  <c r="M72" i="1"/>
+  <c r="W90" i="1"/>
+  <c r="V72" i="1"/>
+  <c r="N83" i="1"/>
+  <c r="W72" i="1"/>
+  <c r="G74" i="1"/>
+  <c r="H83" i="1"/>
+  <c r="S32" i="1"/>
+  <c r="Q37" i="1"/>
+  <c r="T69" i="1"/>
+  <c r="S67" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="G92" i="1"/>
+  <c r="Z72" i="1"/>
+  <c r="J65" i="1"/>
+  <c r="P77" i="1"/>
+  <c r="X4" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="W92" i="1"/>
+  <c r="Y80" i="1"/>
+  <c r="R69" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="P72" i="1"/>
+  <c r="I92" i="1"/>
+  <c r="O77" i="1"/>
+  <c r="O29" i="1"/>
+  <c r="M65" i="1"/>
+  <c r="S74" i="1"/>
+  <c r="Z21" i="1"/>
+  <c r="X67" i="1"/>
+  <c r="G85" i="1"/>
+  <c r="H92" i="1"/>
+  <c r="I67" i="1"/>
+  <c r="R83" i="1"/>
+  <c r="Q72" i="1"/>
+  <c r="Z65" i="1"/>
+  <c r="M67" i="1"/>
+  <c r="T25" i="1"/>
+  <c r="I87" i="1"/>
+  <c r="R43" i="1"/>
+  <c r="R34" i="1"/>
+  <c r="O74" i="1"/>
+  <c r="X90" i="1"/>
+  <c r="K90" i="1"/>
+  <c r="T92" i="1"/>
+  <c r="Q43" i="1"/>
+  <c r="I34" i="1"/>
+  <c r="T34" i="1"/>
+  <c r="M77" i="1"/>
+  <c r="I83" i="1"/>
+  <c r="T83" i="1"/>
+  <c r="G34" i="1"/>
+  <c r="S43" i="1"/>
+  <c r="O65" i="1"/>
+  <c r="O72" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="Q69" i="1"/>
+  <c r="S83" i="1"/>
+  <c r="Y67" i="1"/>
+  <c r="Y90" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="L74" i="1"/>
+  <c r="P67" i="1"/>
+  <c r="O83" i="1"/>
+  <c r="T32" i="1"/>
+  <c r="S65" i="1"/>
+  <c r="T67" i="1"/>
+  <c r="J77" i="1"/>
+  <c r="W11" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="G77" i="1"/>
+  <c r="H65" i="1"/>
+  <c r="G67" i="1"/>
+  <c r="X53" i="1"/>
+  <c r="J83" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="N69" i="1"/>
+  <c r="I74" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="R29" i="1"/>
+  <c r="N87" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="P32" i="1"/>
+  <c r="S92" i="1"/>
+  <c r="P41" i="1"/>
+  <c r="Z67" i="1"/>
+  <c r="L69" i="1"/>
+  <c r="Q29" i="1"/>
+  <c r="R65" i="1"/>
+  <c r="U67" i="1"/>
+  <c r="Y37" i="1"/>
+  <c r="M41" i="1"/>
+  <c r="I65" i="1"/>
+  <c r="I43" i="1"/>
+  <c r="I72" i="1"/>
+  <c r="S72" i="1"/>
+  <c r="G87" i="1"/>
+  <c r="P87" i="1"/>
+  <c r="U72" i="1"/>
+  <c r="L67" i="1"/>
+  <c r="X83" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="U59" i="1"/>
+  <c r="L59" i="1"/>
+  <c r="K83" i="1"/>
+  <c r="R90" i="1"/>
+  <c r="Q21" i="1"/>
+  <c r="J69" i="1"/>
+  <c r="L65" i="1"/>
+  <c r="N67" i="1"/>
+  <c r="W43" i="1"/>
+  <c r="R72" i="1"/>
+  <c r="W41" i="1"/>
+  <c r="W67" i="1"/>
+  <c r="W65" i="1"/>
+  <c r="V80" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="T41" i="1"/>
+  <c r="H67" i="1"/>
+  <c r="M4" i="1"/>
+  <c r="X72" i="1"/>
+  <c r="Y87" i="1"/>
+  <c r="P43" i="1"/>
+  <c r="Z37" i="1"/>
+  <c r="Q65" i="1"/>
+  <c r="Q90" i="1"/>
+  <c r="Z90" i="1"/>
+  <c r="V32" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="K85" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="U29" i="1"/>
+  <c r="Y43" i="1"/>
+  <c r="P65" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="S41" i="1"/>
+  <c r="G59" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="Q16" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="U83" i="1"/>
+  <c r="Y29" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="R41" i="1"/>
+  <c r="X74" i="1"/>
+  <c r="V92" i="1"/>
+  <c r="S77" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="P92" i="1"/>
+  <c r="T43" i="1"/>
+  <c r="V37" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="U25" i="1"/>
+  <c r="H59" i="1"/>
+  <c r="X29" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="O32" i="1"/>
+  <c r="S69" i="1"/>
+  <c r="X45" i="1"/>
+  <c r="H80" i="1"/>
+  <c r="Q59" i="1"/>
+  <c r="T16" i="1"/>
+  <c r="O67" i="1"/>
+  <c r="K74" i="1"/>
+  <c r="G65" i="1"/>
+  <c r="R85" i="1"/>
+  <c r="Q85" i="1"/>
+  <c r="W83" i="1"/>
+  <c r="U43" i="1"/>
+  <c r="U34" i="1"/>
+  <c r="S16" i="1"/>
+  <c r="N80" i="1"/>
+  <c r="L53" i="1"/>
+  <c r="Q4" i="1" l="1"/>
+  <c r="K69" i="1"/>
+  <c r="R87" i="1"/>
+  <c r="H4" i="1"/>
+  <c r="O45" i="1"/>
+  <c r="U74" i="1"/>
+  <c r="W25" i="1"/>
+  <c r="Q45" i="1"/>
+  <c r="M53" i="1"/>
+  <c r="K59" i="1"/>
+  <c r="O4" i="1"/>
+  <c r="I59" i="1"/>
+  <c r="S80" i="1"/>
+  <c r="O87" i="1"/>
+  <c r="Y4" i="1"/>
+  <c r="W21" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="W37" i="1"/>
+  <c r="H25" i="1"/>
+  <c r="X77" i="1"/>
+  <c r="Q77" i="1"/>
+  <c r="O69" i="1"/>
+  <c r="I80" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="R59" i="1"/>
+  <c r="S4" i="1"/>
+  <c r="U77" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="R4" i="1"/>
+  <c r="Z29" i="1"/>
+  <c r="Q11" i="1"/>
+  <c r="K34" i="1"/>
+  <c r="S34" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="R11" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="N59" i="1"/>
+  <c r="Z34" i="1"/>
+  <c r="U69" i="1"/>
+  <c r="J34" i="1"/>
+  <c r="S25" i="1"/>
+  <c r="Z69" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="T4" i="1"/>
+  <c r="V16" i="1"/>
+  <c r="R37" i="1"/>
+  <c r="U45" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="T87" i="1"/>
+  <c r="Y77" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="R45" i="1"/>
+  <c r="G4" i="1"/>
+  <c r="P69" i="1"/>
+  <c r="L80" i="1"/>
+  <c r="P74" i="1"/>
+  <c r="Z53" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="W16" i="1"/>
+  <c r="H77" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="M45" i="1"/>
+  <c r="R16" i="1"/>
+  <c r="S29" i="1"/>
+  <c r="T74" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="W34" i="1"/>
+  <c r="P25" i="1"/>
+  <c r="P45" i="1"/>
+  <c r="X87" i="1"/>
+  <c r="U4" i="1"/>
+  <c r="O25" i="1"/>
+  <c r="M87" i="1"/>
+  <c r="I77" i="1"/>
+  <c r="M34" i="1"/>
   <c r="I11" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="K80" i="1"/>
+  <c r="U16" i="1"/>
+  <c r="G16" i="1"/>
+  <c r="W74" i="1"/>
+  <c r="V45" i="1"/>
+  <c r="P4" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="Q80" i="1"/>
+  <c r="R53" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="W80" i="1"/>
+  <c r="G80" i="1"/>
+  <c r="R77" i="1"/>
+  <c r="P34" i="1"/>
+  <c r="S59" i="1"/>
+  <c r="Y16" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="W53" i="1"/>
+  <c r="I4" i="1"/>
+  <c r="W77" i="1"/>
+  <c r="R74" i="1"/>
+  <c r="Y45" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="I16" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="H74" i="1"/>
+  <c r="J4" i="1"/>
+  <c r="K4" i="1"/>
+  <c r="V77" i="1"/>
+  <c r="Q53" i="1"/>
+  <c r="X11" i="1"/>
+  <c r="R25" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="L77" i="1"/>
+  <c r="R21" i="1"/>
+  <c r="Q87" i="1"/>
+  <c r="U21" i="1"/>
+  <c r="V29" i="1"/>
+  <c r="P37" i="1"/>
+  <c r="S53" i="1"/>
+  <c r="W45" i="1"/>
+  <c r="Y74" i="1"/>
+  <c r="V59" i="1"/>
+  <c r="Q25" i="1"/>
+  <c r="Q34" i="1"/>
+  <c r="X16" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="T21" i="1"/>
+  <c r="O53" i="1"/>
+  <c r="M80" i="1"/>
+  <c r="Z74" i="1"/>
+  <c r="N74" i="1"/>
+  <c r="Q74" i="1"/>
+  <c r="Y21" i="1"/>
+  <c r="Z16" i="1"/>
+  <c r="U80" i="1"/>
+  <c r="S11" i="1"/>
+  <c r="U11" i="1"/>
+  <c r="X21" i="1"/>
+  <c r="P80" i="1"/>
+  <c r="X37" i="1"/>
+  <c r="X25" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="N77" i="1"/>
+  <c r="Z25" i="1"/>
+  <c r="L25" i="1"/>
+  <c r="N4" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="V21" i="1"/>
+  <c r="N34" i="1"/>
+  <c r="V74" i="1"/>
+  <c r="Y59" i="1"/>
+  <c r="X34" i="1"/>
+  <c r="Y25" i="1"/>
+  <c r="X69" i="1"/>
+  <c r="P59" i="1"/>
+  <c r="W59" i="1"/>
+  <c r="H87" i="1"/>
+  <c r="Y69" i="1"/>
+  <c r="W87" i="1"/>
+  <c r="V4" i="1"/>
+  <c r="M69" i="1"/>
+  <c r="Y53" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="V87" i="1"/>
+  <c r="K77" i="1"/>
+  <c r="H69" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="Z45" i="1"/>
+  <c r="T80" i="1"/>
+  <c r="Z4" i="1"/>
+  <c r="J59" i="1"/>
+  <c r="Z11" i="1"/>
+  <c r="V25" i="1"/>
+  <c r="P21" i="1"/>
+  <c r="J74" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="T77" i="1"/>
+  <c r="Z77" i="1"/>
+  <c r="V53" i="1"/>
+  <c r="L29" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="J80" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="M59" i="1"/>
+  <c r="Z87" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="V34" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="X59" i="1"/>
+  <c r="P16" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="T29" i="1"/>
+  <c r="U53" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="X80" i="1"/>
+  <c r="W4" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="S45" i="1"/>
+  <c r="T59" i="1"/>
   <c r="J11" i="1"/>
-  <c r="J114" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="O11" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="T37" i="1"/>
+  <c r="U37" i="1"/>
   <c r="P11" i="1"/>
-  <c r="Q11" i="1"/>
-[...3 lines deleted...]
-  <c r="U11" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="W69" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="O80" i="1"/>
+  <c r="J87" i="1"/>
+  <c r="L87" i="1"/>
+  <c r="T45" i="1"/>
   <c r="V11" i="1"/>
-  <c r="W11" i="1"/>
-[...2134 lines deleted...]
-  <c r="AB116" i="1" s="1"/>
+  <c r="V69" i="1"/>
+  <c r="L4" i="1"/>
+  <c r="M94" i="1" l="1"/>
+  <c r="M97" i="1" s="1"/>
+  <c r="K94" i="1"/>
+  <c r="K97" i="1" s="1"/>
+  <c r="X94" i="1"/>
+  <c r="X97" i="1" s="1"/>
+  <c r="S94" i="1"/>
+  <c r="S97" i="1" s="1"/>
+  <c r="G94" i="1"/>
+  <c r="G97" i="1" s="1"/>
+  <c r="U94" i="1"/>
+  <c r="U97" i="1" s="1"/>
+  <c r="L94" i="1"/>
+  <c r="L97" i="1" s="1"/>
+  <c r="I94" i="1"/>
+  <c r="I97" i="1" s="1"/>
+  <c r="O94" i="1"/>
+  <c r="O97" i="1" s="1"/>
+  <c r="Q94" i="1"/>
+  <c r="Q97" i="1" s="1"/>
+  <c r="N94" i="1"/>
+  <c r="N97" i="1" s="1"/>
+  <c r="Z94" i="1"/>
+  <c r="Z97" i="1" s="1"/>
+  <c r="T94" i="1"/>
+  <c r="T97" i="1" s="1"/>
+  <c r="V94" i="1"/>
+  <c r="V97" i="1" s="1"/>
+  <c r="P94" i="1"/>
+  <c r="P97" i="1" s="1"/>
+  <c r="Y94" i="1"/>
+  <c r="Y97" i="1" s="1"/>
+  <c r="J94" i="1"/>
+  <c r="J97" i="1" s="1"/>
+  <c r="H94" i="1"/>
+  <c r="H97" i="1" s="1"/>
+  <c r="W94" i="1"/>
+  <c r="W97" i="1" s="1"/>
+  <c r="R94" i="1"/>
+  <c r="R97" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="531" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="80">
   <si>
     <t>Countries</t>
   </si>
   <si>
     <t>ISO Code</t>
   </si>
   <si>
     <t>Brands</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>KFC</t>
   </si>
   <si>
     <t>BK</t>
   </si>
   <si>
     <t>SBX</t>
   </si>
   <si>
@@ -4344,96 +690,75 @@
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
-    <t>US</t>
-[...4 lines deleted...]
-  <si>
     <t>Spain</t>
   </si>
   <si>
     <t>ES</t>
-  </si>
-[...1 lines deleted...]
-    <t>TAGF</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>BF</t>
-  </si>
-[...10 lines deleted...]
-    <t>IN</t>
   </si>
   <si>
     <t>Total Amrest</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>PH F</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PT</t>
   </si>
@@ -4485,1343 +810,472 @@
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>UAE</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
-    <t>Iran</t>
-[...19 lines deleted...]
-  <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>AD</t>
-  </si>
-[...1 lines deleted...]
-    <t>CS</t>
   </si>
   <si>
     <t>SSG</t>
   </si>
   <si>
     <t>SSG F</t>
   </si>
   <si>
     <t>TAG</t>
   </si>
   <si>
     <t>BCA</t>
   </si>
   <si>
     <t>BCA F</t>
   </si>
   <si>
     <t>TAG F</t>
   </si>
   <si>
-    <t>SL</t>
-[...28 lines deleted...]
-  <si>
     <t>EQ/FZ</t>
   </si>
   <si>
-    <t>FZ</t>
+    <t>Q3</t>
   </si>
   <si>
-    <t>brand2</t>
+    <t>Q4</t>
+  </si>
+  <si>
+    <t>Q1</t>
+  </si>
+  <si>
+    <t>Q2</t>
+  </si>
+  <si>
+    <t>Equity</t>
+  </si>
+  <si>
+    <t>Franchise</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>brand</t>
+  </si>
+  <si>
+    <t>check</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="0;0;\-"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="0;0;\-"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
-      <name val="Czcionka tekstu podstawowego"/>
-[...8 lines deleted...]
-      <color indexed="8"/>
       <name val="Czcionka tekstu podstawowego"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Czcionka tekstu podstawowego"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Czcionka tekstu podstawowego"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...34 lines deleted...]
-    </fill>
   </fills>
-  <borders count="60">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="63"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="63"/>
       </right>
       <top style="thick">
         <color indexed="63"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...83 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
         <color indexed="63"/>
       </right>
-      <top/>
-[...18 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="63"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...68 lines deleted...]
-    <border>
       <left/>
       <right/>
-      <top/>
-[...77 lines deleted...]
-      </right>
       <top/>
       <bottom style="thick">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...103 lines deleted...]
-    <border>
       <left/>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="63"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...22 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="63"/>
       </top>
-      <bottom/>
-[...44 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color indexed="63"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...72 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="284">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-[...39 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
-[...244 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="5">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="2" xr:uid="{C0368729-F5F4-4149-A85A-F48328FD06D4}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normalny_STORECOUNT" xfId="4" xr:uid="{D3D64802-9B1F-4EB0-892C-21FEE9671CF3}"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{C0368729-F5F4-4149-A85A-F48328FD06D4}"/>
+    <cellStyle name="Normalny 3" xfId="2" xr:uid="{B737F070-ABF1-444F-9C2A-428E26C946A3}"/>
+    <cellStyle name="Normalny_STORECOUNT" xfId="3" xr:uid="{D3D64802-9B1F-4EB0-892C-21FEE9671CF3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -5861,51 +1315,51 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="003C3C3C"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6221,60226 +1675,7974 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2B0A47F-3044-4E67-A9D8-62878F808CBC}">
   <sheetPr codeName="Arkusz1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:HB116"/>
+  <dimension ref="A1:Z97"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="8" ySplit="2" topLeftCell="GL3" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="6" ySplit="3" topLeftCell="G4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="HA23" sqref="HA23"/>
+      <selection pane="bottomRight" activeCell="L7" sqref="L7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.58203125" defaultRowHeight="14" outlineLevelCol="1"/>
   <cols>
-    <col min="1" max="1" width="8.58203125" hidden="1" customWidth="1" outlineLevel="1"/>
-[...77 lines deleted...]
-    <col min="193" max="210" width="12" customWidth="1"/>
+    <col min="1" max="1" width="10" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="2" max="2" width="7.75" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="3" max="3" width="5.83203125" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="4" max="4" width="9.33203125" customWidth="1" collapsed="1"/>
+    <col min="5" max="6" width="9.33203125" customWidth="1"/>
+    <col min="7" max="26" width="12" style="40" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:210" ht="14.5" thickBot="1">
-[...43 lines deleted...]
-      <c r="FO1" s="277" t="s">
+    <row r="1" spans="1:26">
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="20">
+        <v>2021</v>
+      </c>
+      <c r="H1" s="20">
+        <v>2021</v>
+      </c>
+      <c r="I1" s="20">
+        <v>2022</v>
+      </c>
+      <c r="J1" s="20">
+        <v>2022</v>
+      </c>
+      <c r="K1" s="20">
+        <v>2022</v>
+      </c>
+      <c r="L1" s="20">
+        <v>2022</v>
+      </c>
+      <c r="M1" s="20">
+        <v>2023</v>
+      </c>
+      <c r="N1" s="20">
+        <v>2023</v>
+      </c>
+      <c r="O1" s="20">
+        <v>2023</v>
+      </c>
+      <c r="P1" s="20">
+        <v>2023</v>
+      </c>
+      <c r="Q1" s="20">
+        <v>2024</v>
+      </c>
+      <c r="R1" s="20">
+        <v>2024</v>
+      </c>
+      <c r="S1" s="20">
+        <v>2024</v>
+      </c>
+      <c r="T1" s="20">
+        <v>2024</v>
+      </c>
+      <c r="U1" s="20">
+        <v>2025</v>
+      </c>
+      <c r="V1" s="20">
+        <v>2025</v>
+      </c>
+      <c r="W1" s="20">
+        <v>2025</v>
+      </c>
+      <c r="X1" s="20">
+        <v>2025</v>
+      </c>
+      <c r="Y1" s="20">
+        <v>2026</v>
+      </c>
+      <c r="Z1" s="20">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26" ht="14.5" thickBot="1">
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="H2" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="I2" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="J2" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="K2" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="L2" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="M2" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="N2" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="O2" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="P2" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q2" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="R2" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="S2" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="T2" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="U2" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="V2" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="W2" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="X2" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y2" s="20" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z2" s="20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="15" thickTop="1" thickBot="1">
+      <c r="A3" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="21" t="str">
+        <f t="shared" ref="G3:I3" si="0">+G2&amp;"'"&amp;RIGHT(G1,2)</f>
+        <v>Q3'21</v>
+      </c>
+      <c r="H3" s="21" t="str">
+        <f t="shared" si="0"/>
+        <v>Q4'21</v>
+      </c>
+      <c r="I3" s="21" t="str">
+        <f t="shared" si="0"/>
+        <v>Q1'22</v>
+      </c>
+      <c r="J3" s="21" t="str">
+        <f>+J2&amp;"'"&amp;RIGHT(J1,2)</f>
+        <v>Q2'22</v>
+      </c>
+      <c r="K3" s="21" t="str">
+        <f t="shared" ref="K3:Z3" si="1">+K2&amp;"'"&amp;RIGHT(K1,2)</f>
+        <v>Q3'22</v>
+      </c>
+      <c r="L3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q4'22</v>
+      </c>
+      <c r="M3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q1'23</v>
+      </c>
+      <c r="N3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q2'23</v>
+      </c>
+      <c r="O3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q3'23</v>
+      </c>
+      <c r="P3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q4'23</v>
+      </c>
+      <c r="Q3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q1'24</v>
+      </c>
+      <c r="R3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q2'24</v>
+      </c>
+      <c r="S3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q3'24</v>
+      </c>
+      <c r="T3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q4'24</v>
+      </c>
+      <c r="U3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q1'25</v>
+      </c>
+      <c r="V3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q2'25</v>
+      </c>
+      <c r="W3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q3'25</v>
+      </c>
+      <c r="X3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q4'25</v>
+      </c>
+      <c r="Y3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q1'26</v>
+      </c>
+      <c r="Z3" s="21" t="str">
+        <f t="shared" si="1"/>
+        <v>Q2'26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="14.5" thickTop="1">
+      <c r="B4" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="FP1" s="277" t="s">
+      <c r="C4" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="2"/>
+      <c r="G4" s="22">
+        <f>SUM(G5:G10)</f>
+        <v>580</v>
+      </c>
+      <c r="H4" s="22">
+        <f t="shared" ref="H4:Z4" si="2">SUM(H5:H10)</f>
+        <v>601</v>
+      </c>
+      <c r="I4" s="22">
+        <f t="shared" si="2"/>
+        <v>599</v>
+      </c>
+      <c r="J4" s="22">
+        <f t="shared" si="2"/>
+        <v>595</v>
+      </c>
+      <c r="K4" s="22">
+        <f t="shared" si="2"/>
+        <v>593</v>
+      </c>
+      <c r="L4" s="22">
+        <f t="shared" si="2"/>
+        <v>615</v>
+      </c>
+      <c r="M4" s="22">
+        <f t="shared" si="2"/>
+        <v>617</v>
+      </c>
+      <c r="N4" s="22">
+        <f t="shared" si="2"/>
+        <v>614</v>
+      </c>
+      <c r="O4" s="22">
+        <f t="shared" si="2"/>
+        <v>618</v>
+      </c>
+      <c r="P4" s="22">
+        <f t="shared" si="2"/>
+        <v>636</v>
+      </c>
+      <c r="Q4" s="22">
+        <f t="shared" si="2"/>
+        <v>644</v>
+      </c>
+      <c r="R4" s="22">
+        <f t="shared" si="2"/>
+        <v>646</v>
+      </c>
+      <c r="S4" s="22">
+        <f t="shared" si="2"/>
+        <v>650</v>
+      </c>
+      <c r="T4" s="22">
+        <f t="shared" si="2"/>
+        <v>660</v>
+      </c>
+      <c r="U4" s="22">
+        <f t="shared" si="2"/>
+        <v>664</v>
+      </c>
+      <c r="V4" s="22">
+        <f t="shared" si="2"/>
+        <v>675</v>
+      </c>
+      <c r="W4" s="22">
+        <f t="shared" si="2"/>
+        <v>677</v>
+      </c>
+      <c r="X4" s="22">
+        <f t="shared" si="2"/>
+        <v>692</v>
+      </c>
+      <c r="Y4" s="22">
+        <f t="shared" si="2"/>
+        <v>691</v>
+      </c>
+      <c r="Z4" s="22">
+        <f t="shared" si="2"/>
+        <v>694</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="FQ1" s="277"/>
-[...36 lines deleted...]
-      <c r="HB1" s="277"/>
+      <c r="C5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="23">
+        <v>306</v>
+      </c>
+      <c r="H5" s="23">
+        <v>316</v>
+      </c>
+      <c r="I5" s="23">
+        <v>316</v>
+      </c>
+      <c r="J5" s="23">
+        <v>317</v>
+      </c>
+      <c r="K5" s="23">
+        <v>320</v>
+      </c>
+      <c r="L5" s="23">
+        <v>335</v>
+      </c>
+      <c r="M5" s="23">
+        <v>340</v>
+      </c>
+      <c r="N5" s="23">
+        <v>340</v>
+      </c>
+      <c r="O5" s="23">
+        <v>342</v>
+      </c>
+      <c r="P5" s="23">
+        <v>360</v>
+      </c>
+      <c r="Q5" s="23">
+        <v>369</v>
+      </c>
+      <c r="R5" s="23">
+        <v>369</v>
+      </c>
+      <c r="S5" s="23">
+        <v>374</v>
+      </c>
+      <c r="T5" s="23">
+        <v>383</v>
+      </c>
+      <c r="U5" s="23">
+        <v>387</v>
+      </c>
+      <c r="V5" s="23">
+        <v>391</v>
+      </c>
+      <c r="W5" s="23">
+        <v>393</v>
+      </c>
+      <c r="X5" s="23">
+        <v>404</v>
+      </c>
+      <c r="Y5" s="23">
+        <v>405</v>
+      </c>
+      <c r="Z5" s="23">
+        <v>407</v>
+      </c>
     </row>
-    <row r="2" spans="1:210" s="13" customFormat="1" ht="15" thickTop="1" thickBot="1">
-      <c r="A2" s="3" t="s">
+    <row r="6" spans="1:26">
+      <c r="A6" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G6" s="23">
+        <v>46</v>
+      </c>
+      <c r="H6" s="23">
+        <v>47</v>
+      </c>
+      <c r="I6" s="23">
+        <v>47</v>
+      </c>
+      <c r="J6" s="23">
+        <v>46</v>
+      </c>
+      <c r="K6" s="23">
+        <v>46</v>
+      </c>
+      <c r="L6" s="23">
+        <v>47</v>
+      </c>
+      <c r="M6" s="23">
+        <v>46</v>
+      </c>
+      <c r="N6" s="23">
+        <v>46</v>
+      </c>
+      <c r="O6" s="23">
+        <v>46</v>
+      </c>
+      <c r="P6" s="23">
+        <v>46</v>
+      </c>
+      <c r="Q6" s="23">
+        <v>46</v>
+      </c>
+      <c r="R6" s="23">
+        <v>46</v>
+      </c>
+      <c r="S6" s="23">
+        <v>46</v>
+      </c>
+      <c r="T6" s="23">
+        <v>45</v>
+      </c>
+      <c r="U6" s="23">
+        <v>44</v>
+      </c>
+      <c r="V6" s="23">
+        <v>44</v>
+      </c>
+      <c r="W6" s="23">
+        <v>44</v>
+      </c>
+      <c r="X6" s="23">
+        <v>44</v>
+      </c>
+      <c r="Y6" s="23">
+        <v>44</v>
+      </c>
+      <c r="Z6" s="23">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="23">
+        <v>69</v>
+      </c>
+      <c r="H7" s="23">
+        <v>70</v>
+      </c>
+      <c r="I7" s="23">
+        <v>69</v>
+      </c>
+      <c r="J7" s="23">
+        <v>69</v>
+      </c>
+      <c r="K7" s="23">
+        <v>68</v>
+      </c>
+      <c r="L7" s="23">
+        <v>68</v>
+      </c>
+      <c r="M7" s="23">
+        <v>69</v>
+      </c>
+      <c r="N7" s="23">
+        <v>69</v>
+      </c>
+      <c r="O7" s="23">
+        <v>72</v>
+      </c>
+      <c r="P7" s="23">
+        <v>74</v>
+      </c>
+      <c r="Q7" s="23">
+        <v>74</v>
+      </c>
+      <c r="R7" s="23">
+        <v>76</v>
+      </c>
+      <c r="S7" s="23">
+        <v>77</v>
+      </c>
+      <c r="T7" s="23">
+        <v>82</v>
+      </c>
+      <c r="U7" s="23">
+        <v>83</v>
+      </c>
+      <c r="V7" s="23">
+        <v>90</v>
+      </c>
+      <c r="W7" s="23">
+        <v>91</v>
+      </c>
+      <c r="X7" s="23">
+        <v>94</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>95</v>
+      </c>
+      <c r="Z7" s="23">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="23">
+        <v>151</v>
+      </c>
+      <c r="H8" s="23">
+        <v>156</v>
+      </c>
+      <c r="I8" s="23">
+        <v>154</v>
+      </c>
+      <c r="J8" s="23">
+        <v>152</v>
+      </c>
+      <c r="K8" s="23">
+        <v>151</v>
+      </c>
+      <c r="L8" s="23">
+        <v>151</v>
+      </c>
+      <c r="M8" s="23">
+        <v>148</v>
+      </c>
+      <c r="N8" s="23">
+        <v>144</v>
+      </c>
+      <c r="O8" s="23">
+        <v>143</v>
+      </c>
+      <c r="P8" s="23">
+        <v>141</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>140</v>
+      </c>
+      <c r="R8" s="23">
+        <v>140</v>
+      </c>
+      <c r="S8" s="23">
+        <v>138</v>
+      </c>
+      <c r="T8" s="23">
+        <v>135</v>
+      </c>
+      <c r="U8" s="23">
+        <v>135</v>
+      </c>
+      <c r="V8" s="23">
+        <v>135</v>
+      </c>
+      <c r="W8" s="23">
+        <v>134</v>
+      </c>
+      <c r="X8" s="23">
+        <v>135</v>
+      </c>
+      <c r="Y8" s="23">
+        <v>131</v>
+      </c>
+      <c r="Z8" s="23">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="23">
+        <v>3</v>
+      </c>
+      <c r="H9" s="23">
+        <v>7</v>
+      </c>
+      <c r="I9" s="23">
+        <v>8</v>
+      </c>
+      <c r="J9" s="23">
+        <v>8</v>
+      </c>
+      <c r="K9" s="23">
+        <v>8</v>
+      </c>
+      <c r="L9" s="23">
+        <v>14</v>
+      </c>
+      <c r="M9" s="23">
+        <v>14</v>
+      </c>
+      <c r="N9" s="23">
+        <v>15</v>
+      </c>
+      <c r="O9" s="23">
+        <v>15</v>
+      </c>
+      <c r="P9" s="23">
+        <v>15</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>15</v>
+      </c>
+      <c r="R9" s="23">
+        <v>15</v>
+      </c>
+      <c r="S9" s="23">
+        <v>15</v>
+      </c>
+      <c r="T9" s="23">
+        <v>15</v>
+      </c>
+      <c r="U9" s="23">
+        <v>15</v>
+      </c>
+      <c r="V9" s="23">
+        <v>15</v>
+      </c>
+      <c r="W9" s="23">
+        <v>15</v>
+      </c>
+      <c r="X9" s="23">
+        <v>15</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="23">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="23">
+        <v>5</v>
+      </c>
+      <c r="H10" s="23">
+        <v>5</v>
+      </c>
+      <c r="I10" s="23">
+        <v>5</v>
+      </c>
+      <c r="J10" s="23">
+        <v>3</v>
+      </c>
+      <c r="K10" s="23">
+        <v>0</v>
+      </c>
+      <c r="L10" s="23">
+        <v>0</v>
+      </c>
+      <c r="M10" s="23">
+        <v>0</v>
+      </c>
+      <c r="N10" s="23">
+        <v>0</v>
+      </c>
+      <c r="O10" s="23">
+        <v>0</v>
+      </c>
+      <c r="P10" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>0</v>
+      </c>
+      <c r="R10" s="23">
+        <v>0</v>
+      </c>
+      <c r="S10" s="23">
+        <v>0</v>
+      </c>
+      <c r="T10" s="23">
+        <v>0</v>
+      </c>
+      <c r="U10" s="23">
+        <v>0</v>
+      </c>
+      <c r="V10" s="23">
+        <v>0</v>
+      </c>
+      <c r="W10" s="23">
+        <v>0</v>
+      </c>
+      <c r="X10" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="3" customFormat="1" ht="14.5" thickTop="1">
+      <c r="A11" s="3">
+        <v>0</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="22">
+        <f t="shared" ref="G11:Z11" si="3">SUM(G12:G15)</f>
+        <v>206</v>
+      </c>
+      <c r="H11" s="22">
+        <f t="shared" si="3"/>
+        <v>212</v>
+      </c>
+      <c r="I11" s="22">
+        <f t="shared" si="3"/>
+        <v>212</v>
+      </c>
+      <c r="J11" s="22">
+        <f t="shared" si="3"/>
+        <v>213</v>
+      </c>
+      <c r="K11" s="22">
+        <f t="shared" si="3"/>
+        <v>213</v>
+      </c>
+      <c r="L11" s="22">
+        <f t="shared" si="3"/>
+        <v>220</v>
+      </c>
+      <c r="M11" s="22">
+        <f t="shared" si="3"/>
+        <v>220</v>
+      </c>
+      <c r="N11" s="22">
+        <f t="shared" si="3"/>
+        <v>220</v>
+      </c>
+      <c r="O11" s="22">
+        <f t="shared" si="3"/>
+        <v>221</v>
+      </c>
+      <c r="P11" s="22">
+        <f t="shared" si="3"/>
+        <v>232</v>
+      </c>
+      <c r="Q11" s="22">
+        <f t="shared" si="3"/>
+        <v>232</v>
+      </c>
+      <c r="R11" s="22">
+        <f t="shared" si="3"/>
+        <v>232</v>
+      </c>
+      <c r="S11" s="22">
+        <f t="shared" si="3"/>
+        <v>234</v>
+      </c>
+      <c r="T11" s="22">
+        <f t="shared" si="3"/>
+        <v>240</v>
+      </c>
+      <c r="U11" s="22">
+        <f t="shared" si="3"/>
+        <v>242</v>
+      </c>
+      <c r="V11" s="22">
+        <f t="shared" si="3"/>
+        <v>241</v>
+      </c>
+      <c r="W11" s="22">
+        <f t="shared" si="3"/>
+        <v>241</v>
+      </c>
+      <c r="X11" s="22">
+        <f t="shared" si="3"/>
+        <v>247</v>
+      </c>
+      <c r="Y11" s="22">
+        <f t="shared" si="3"/>
+        <v>249</v>
+      </c>
+      <c r="Z11" s="22">
+        <f t="shared" si="3"/>
+        <v>249</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="23">
+        <v>110</v>
+      </c>
+      <c r="H12" s="23">
+        <v>114</v>
+      </c>
+      <c r="I12" s="23">
+        <v>114</v>
+      </c>
+      <c r="J12" s="23">
+        <v>114</v>
+      </c>
+      <c r="K12" s="23">
+        <v>114</v>
+      </c>
+      <c r="L12" s="23">
+        <v>119</v>
+      </c>
+      <c r="M12" s="23">
+        <v>119</v>
+      </c>
+      <c r="N12" s="23">
+        <v>119</v>
+      </c>
+      <c r="O12" s="23">
+        <v>120</v>
+      </c>
+      <c r="P12" s="23">
+        <v>128</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>127</v>
+      </c>
+      <c r="R12" s="23">
+        <v>127</v>
+      </c>
+      <c r="S12" s="23">
+        <v>127</v>
+      </c>
+      <c r="T12" s="23">
+        <v>134</v>
+      </c>
+      <c r="U12" s="23">
+        <v>136</v>
+      </c>
+      <c r="V12" s="23">
+        <v>136</v>
+      </c>
+      <c r="W12" s="23">
+        <v>136</v>
+      </c>
+      <c r="X12" s="23">
+        <v>139</v>
+      </c>
+      <c r="Y12" s="23">
+        <v>140</v>
+      </c>
+      <c r="Z12" s="23">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G13" s="23">
+        <v>28</v>
+      </c>
+      <c r="H13" s="23">
+        <v>30</v>
+      </c>
+      <c r="I13" s="23">
+        <v>30</v>
+      </c>
+      <c r="J13" s="23">
+        <v>31</v>
+      </c>
+      <c r="K13" s="23">
+        <v>32</v>
+      </c>
+      <c r="L13" s="23">
+        <v>33</v>
+      </c>
+      <c r="M13" s="23">
+        <v>33</v>
+      </c>
+      <c r="N13" s="23">
+        <v>33</v>
+      </c>
+      <c r="O13" s="23">
+        <v>33</v>
+      </c>
+      <c r="P13" s="23">
+        <v>33</v>
+      </c>
+      <c r="Q13" s="23">
+        <v>33</v>
+      </c>
+      <c r="R13" s="23">
+        <v>33</v>
+      </c>
+      <c r="S13" s="23">
+        <v>33</v>
+      </c>
+      <c r="T13" s="23">
+        <v>33</v>
+      </c>
+      <c r="U13" s="23">
+        <v>33</v>
+      </c>
+      <c r="V13" s="23">
+        <v>33</v>
+      </c>
+      <c r="W13" s="23">
+        <v>33</v>
+      </c>
+      <c r="X13" s="23">
+        <v>33</v>
+      </c>
+      <c r="Y13" s="23">
+        <v>33</v>
+      </c>
+      <c r="Z13" s="23">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G14" s="23">
+        <v>51</v>
+      </c>
+      <c r="H14" s="23">
+        <v>51</v>
+      </c>
+      <c r="I14" s="23">
+        <v>51</v>
+      </c>
+      <c r="J14" s="23">
+        <v>51</v>
+      </c>
+      <c r="K14" s="23">
+        <v>51</v>
+      </c>
+      <c r="L14" s="23">
+        <v>52</v>
+      </c>
+      <c r="M14" s="23">
+        <v>52</v>
+      </c>
+      <c r="N14" s="23">
+        <v>52</v>
+      </c>
+      <c r="O14" s="23">
+        <v>52</v>
+      </c>
+      <c r="P14" s="23">
+        <v>55</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>56</v>
+      </c>
+      <c r="R14" s="23">
+        <v>56</v>
+      </c>
+      <c r="S14" s="23">
+        <v>58</v>
+      </c>
+      <c r="T14" s="23">
+        <v>58</v>
+      </c>
+      <c r="U14" s="23">
+        <v>58</v>
+      </c>
+      <c r="V14" s="23">
+        <v>57</v>
+      </c>
+      <c r="W14" s="23">
+        <v>57</v>
+      </c>
+      <c r="X14" s="23">
+        <v>60</v>
+      </c>
+      <c r="Y14" s="23">
+        <v>61</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" s="24">
+        <v>17</v>
+      </c>
+      <c r="H15" s="24">
+        <v>17</v>
+      </c>
+      <c r="I15" s="24">
+        <v>17</v>
+      </c>
+      <c r="J15" s="24">
+        <v>17</v>
+      </c>
+      <c r="K15" s="24">
+        <v>16</v>
+      </c>
+      <c r="L15" s="24">
+        <v>16</v>
+      </c>
+      <c r="M15" s="24">
+        <v>16</v>
+      </c>
+      <c r="N15" s="24">
+        <v>16</v>
+      </c>
+      <c r="O15" s="24">
+        <v>16</v>
+      </c>
+      <c r="P15" s="24">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>16</v>
+      </c>
+      <c r="R15" s="24">
+        <v>16</v>
+      </c>
+      <c r="S15" s="24">
+        <v>16</v>
+      </c>
+      <c r="T15" s="24">
+        <v>15</v>
+      </c>
+      <c r="U15" s="24">
+        <v>15</v>
+      </c>
+      <c r="V15" s="24">
+        <v>15</v>
+      </c>
+      <c r="W15" s="24">
+        <v>15</v>
+      </c>
+      <c r="X15" s="24">
+        <v>15</v>
+      </c>
+      <c r="Y15" s="24">
+        <v>15</v>
+      </c>
+      <c r="Z15" s="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" s="3" customFormat="1" ht="14.5" thickTop="1">
+      <c r="A16" s="3">
+        <v>0</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="2"/>
+      <c r="G16" s="25">
+        <f t="shared" ref="G16:Z16" si="4">G17+G18+G19+G20</f>
+        <v>139</v>
+      </c>
+      <c r="H16" s="25">
+        <f t="shared" si="4"/>
+        <v>142</v>
+      </c>
+      <c r="I16" s="25">
+        <f t="shared" si="4"/>
+        <v>142</v>
+      </c>
+      <c r="J16" s="25">
+        <f t="shared" si="4"/>
+        <v>143</v>
+      </c>
+      <c r="K16" s="25">
+        <f t="shared" si="4"/>
+        <v>144</v>
+      </c>
+      <c r="L16" s="25">
+        <f t="shared" si="4"/>
+        <v>149</v>
+      </c>
+      <c r="M16" s="25">
+        <f t="shared" si="4"/>
+        <v>151</v>
+      </c>
+      <c r="N16" s="25">
+        <f t="shared" si="4"/>
+        <v>152</v>
+      </c>
+      <c r="O16" s="25">
+        <f t="shared" si="4"/>
+        <v>153</v>
+      </c>
+      <c r="P16" s="25">
+        <f t="shared" si="4"/>
+        <v>158</v>
+      </c>
+      <c r="Q16" s="25">
+        <f t="shared" si="4"/>
+        <v>158</v>
+      </c>
+      <c r="R16" s="25">
+        <f t="shared" si="4"/>
+        <v>159</v>
+      </c>
+      <c r="S16" s="25">
+        <f t="shared" si="4"/>
+        <v>163</v>
+      </c>
+      <c r="T16" s="25">
+        <f t="shared" si="4"/>
+        <v>164</v>
+      </c>
+      <c r="U16" s="25">
+        <f t="shared" si="4"/>
+        <v>166</v>
+      </c>
+      <c r="V16" s="25">
+        <f t="shared" si="4"/>
+        <v>166</v>
+      </c>
+      <c r="W16" s="25">
+        <f t="shared" si="4"/>
+        <v>170</v>
+      </c>
+      <c r="X16" s="25">
+        <f t="shared" si="4"/>
+        <v>172</v>
+      </c>
+      <c r="Y16" s="25">
+        <f t="shared" si="4"/>
+        <v>172</v>
+      </c>
+      <c r="Z16" s="25">
+        <f t="shared" si="4"/>
+        <v>173</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G17" s="23">
+        <v>77</v>
+      </c>
+      <c r="H17" s="23">
+        <v>80</v>
+      </c>
+      <c r="I17" s="23">
+        <v>80</v>
+      </c>
+      <c r="J17" s="23">
+        <v>80</v>
+      </c>
+      <c r="K17" s="23">
+        <v>81</v>
+      </c>
+      <c r="L17" s="23">
+        <v>86</v>
+      </c>
+      <c r="M17" s="23">
+        <v>88</v>
+      </c>
+      <c r="N17" s="23">
+        <v>89</v>
+      </c>
+      <c r="O17" s="23">
+        <v>89</v>
+      </c>
+      <c r="P17" s="23">
+        <v>95</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>96</v>
+      </c>
+      <c r="R17" s="23">
+        <v>96</v>
+      </c>
+      <c r="S17" s="23">
+        <v>99</v>
+      </c>
+      <c r="T17" s="23">
+        <v>100</v>
+      </c>
+      <c r="U17" s="23">
+        <v>102</v>
+      </c>
+      <c r="V17" s="23">
+        <v>102</v>
+      </c>
+      <c r="W17" s="23">
+        <v>106</v>
+      </c>
+      <c r="X17" s="23">
+        <v>106</v>
+      </c>
+      <c r="Y17" s="23">
+        <v>106</v>
+      </c>
+      <c r="Z17" s="23">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" customHeight="1">
+      <c r="A18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G18" s="23">
+        <v>36</v>
+      </c>
+      <c r="H18" s="23">
+        <v>36</v>
+      </c>
+      <c r="I18" s="23">
+        <v>36</v>
+      </c>
+      <c r="J18" s="23">
+        <v>37</v>
+      </c>
+      <c r="K18" s="23">
+        <v>37</v>
+      </c>
+      <c r="L18" s="23">
+        <v>37</v>
+      </c>
+      <c r="M18" s="23">
+        <v>37</v>
+      </c>
+      <c r="N18" s="23">
+        <v>37</v>
+      </c>
+      <c r="O18" s="23">
+        <v>37</v>
+      </c>
+      <c r="P18" s="23">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>38</v>
+      </c>
+      <c r="R18" s="23">
+        <v>39</v>
+      </c>
+      <c r="S18" s="23">
+        <v>39</v>
+      </c>
+      <c r="T18" s="23">
+        <v>39</v>
+      </c>
+      <c r="U18" s="23">
+        <v>39</v>
+      </c>
+      <c r="V18" s="23">
+        <v>39</v>
+      </c>
+      <c r="W18" s="23">
+        <v>39</v>
+      </c>
+      <c r="X18" s="23">
+        <v>39</v>
+      </c>
+      <c r="Y18" s="23">
+        <v>38</v>
+      </c>
+      <c r="Z18" s="23">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="3" customFormat="1">
+      <c r="A19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19" s="26">
+        <v>26</v>
+      </c>
+      <c r="H19" s="26">
+        <v>26</v>
+      </c>
+      <c r="I19" s="26">
+        <v>26</v>
+      </c>
+      <c r="J19" s="26">
+        <v>26</v>
+      </c>
+      <c r="K19" s="26">
+        <v>26</v>
+      </c>
+      <c r="L19" s="26">
+        <v>26</v>
+      </c>
+      <c r="M19" s="26">
+        <v>26</v>
+      </c>
+      <c r="N19" s="26">
+        <v>26</v>
+      </c>
+      <c r="O19" s="26">
+        <v>26</v>
+      </c>
+      <c r="P19" s="26">
+        <v>24</v>
+      </c>
+      <c r="Q19" s="26">
+        <v>23</v>
+      </c>
+      <c r="R19" s="26">
+        <v>23</v>
+      </c>
+      <c r="S19" s="26">
+        <v>23</v>
+      </c>
+      <c r="T19" s="26">
+        <v>22</v>
+      </c>
+      <c r="U19" s="26">
+        <v>22</v>
+      </c>
+      <c r="V19" s="26">
+        <v>22</v>
+      </c>
+      <c r="W19" s="26">
+        <v>22</v>
+      </c>
+      <c r="X19" s="26">
+        <v>22</v>
+      </c>
+      <c r="Y19" s="26">
+        <v>22</v>
+      </c>
+      <c r="Z19" s="26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="15"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="24">
+        <v>0</v>
+      </c>
+      <c r="H20" s="24">
+        <v>0</v>
+      </c>
+      <c r="I20" s="24">
+        <v>0</v>
+      </c>
+      <c r="J20" s="24">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="24">
+        <v>0</v>
+      </c>
+      <c r="M20" s="24">
+        <v>0</v>
+      </c>
+      <c r="N20" s="24">
+        <v>0</v>
+      </c>
+      <c r="O20" s="24">
+        <v>1</v>
+      </c>
+      <c r="P20" s="24">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="24">
+        <v>1</v>
+      </c>
+      <c r="R20" s="24">
+        <v>1</v>
+      </c>
+      <c r="S20" s="24">
+        <v>2</v>
+      </c>
+      <c r="T20" s="24">
+        <v>3</v>
+      </c>
+      <c r="U20" s="24">
+        <v>3</v>
+      </c>
+      <c r="V20" s="24">
+        <v>3</v>
+      </c>
+      <c r="W20" s="24">
+        <v>3</v>
+      </c>
+      <c r="X20" s="24">
+        <v>5</v>
+      </c>
+      <c r="Y20" s="24">
+        <v>6</v>
+      </c>
+      <c r="Z20" s="24">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A21" s="3">
+        <v>0</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="27">
+        <f t="shared" ref="G21:Z21" si="5">SUM(G22:G24)</f>
+        <v>265</v>
+      </c>
+      <c r="H21" s="27">
+        <f t="shared" si="5"/>
+        <v>267</v>
+      </c>
+      <c r="I21" s="27">
+        <f t="shared" si="5"/>
+        <v>267</v>
+      </c>
+      <c r="J21" s="27">
+        <f t="shared" si="5"/>
+        <v>217</v>
+      </c>
+      <c r="K21" s="27">
+        <f t="shared" si="5"/>
+        <v>216</v>
+      </c>
+      <c r="L21" s="27">
+        <f t="shared" si="5"/>
+        <v>214</v>
+      </c>
+      <c r="M21" s="27">
+        <f t="shared" si="5"/>
+        <v>213</v>
+      </c>
+      <c r="N21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="O21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="R21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="S21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="T21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="U21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="V21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="W21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="X21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Y21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Z21" s="27">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G22" s="23">
+        <v>214</v>
+      </c>
+      <c r="H22" s="23">
+        <v>218</v>
+      </c>
+      <c r="I22" s="23">
+        <v>218</v>
+      </c>
+      <c r="J22" s="23">
+        <v>217</v>
+      </c>
+      <c r="K22" s="23">
+        <v>216</v>
+      </c>
+      <c r="L22" s="23">
+        <v>214</v>
+      </c>
+      <c r="M22" s="23">
+        <v>213</v>
+      </c>
+      <c r="N22" s="23">
+        <v>0</v>
+      </c>
+      <c r="O22" s="23">
+        <v>0</v>
+      </c>
+      <c r="P22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>0</v>
+      </c>
+      <c r="R22" s="23">
+        <v>0</v>
+      </c>
+      <c r="S22" s="23">
+        <v>0</v>
+      </c>
+      <c r="T22" s="23">
+        <v>0</v>
+      </c>
+      <c r="U22" s="23">
+        <v>0</v>
+      </c>
+      <c r="V22" s="23">
+        <v>0</v>
+      </c>
+      <c r="W22" s="23">
+        <v>0</v>
+      </c>
+      <c r="X22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23" s="23">
+        <v>20</v>
+      </c>
+      <c r="H23" s="23">
+        <v>19</v>
+      </c>
+      <c r="I23" s="23">
+        <v>19</v>
+      </c>
+      <c r="J23" s="23">
+        <v>0</v>
+      </c>
+      <c r="K23" s="23">
+        <v>0</v>
+      </c>
+      <c r="L23" s="23">
+        <v>0</v>
+      </c>
+      <c r="M23" s="23">
+        <v>0</v>
+      </c>
+      <c r="N23" s="23">
+        <v>0</v>
+      </c>
+      <c r="O23" s="23">
+        <v>0</v>
+      </c>
+      <c r="P23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>0</v>
+      </c>
+      <c r="R23" s="23">
+        <v>0</v>
+      </c>
+      <c r="S23" s="23">
+        <v>0</v>
+      </c>
+      <c r="T23" s="23">
+        <v>0</v>
+      </c>
+      <c r="U23" s="23">
+        <v>0</v>
+      </c>
+      <c r="V23" s="23">
+        <v>0</v>
+      </c>
+      <c r="W23" s="23">
+        <v>0</v>
+      </c>
+      <c r="X23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" s="3" customFormat="1" ht="14.5" thickBot="1">
+      <c r="A24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G24" s="28">
+        <v>31</v>
+      </c>
+      <c r="H24" s="28">
+        <v>30</v>
+      </c>
+      <c r="I24" s="28">
+        <v>30</v>
+      </c>
+      <c r="J24" s="28">
+        <v>0</v>
+      </c>
+      <c r="K24" s="28">
+        <v>0</v>
+      </c>
+      <c r="L24" s="28">
+        <v>0</v>
+      </c>
+      <c r="M24" s="28">
+        <v>0</v>
+      </c>
+      <c r="N24" s="28">
+        <v>0</v>
+      </c>
+      <c r="O24" s="28">
+        <v>0</v>
+      </c>
+      <c r="P24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="28">
+        <v>0</v>
+      </c>
+      <c r="R24" s="28">
+        <v>0</v>
+      </c>
+      <c r="S24" s="28">
+        <v>0</v>
+      </c>
+      <c r="T24" s="28">
+        <v>0</v>
+      </c>
+      <c r="U24" s="28">
+        <v>0</v>
+      </c>
+      <c r="V24" s="28">
+        <v>0</v>
+      </c>
+      <c r="W24" s="28">
+        <v>0</v>
+      </c>
+      <c r="X24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="28">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A25" s="3">
+        <v>0</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="29">
+        <f t="shared" ref="G25:Z25" si="6">SUM(G26:G28)</f>
+        <v>24</v>
+      </c>
+      <c r="H25" s="29">
+        <f t="shared" si="6"/>
+        <v>24</v>
+      </c>
+      <c r="I25" s="29">
+        <f t="shared" si="6"/>
+        <v>24</v>
+      </c>
+      <c r="J25" s="29">
+        <f t="shared" si="6"/>
+        <v>24</v>
+      </c>
+      <c r="K25" s="29">
+        <f t="shared" si="6"/>
+        <v>24</v>
+      </c>
+      <c r="L25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="M25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="N25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="O25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="P25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="Q25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="R25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="S25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+      <c r="T25" s="29">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="U25" s="29">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="V25" s="29">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="W25" s="29">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="X25" s="29">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="Y25" s="29">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="Z25" s="29">
+        <f t="shared" si="6"/>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G26" s="23">
+        <v>8</v>
+      </c>
+      <c r="H26" s="23">
+        <v>8</v>
+      </c>
+      <c r="I26" s="23">
+        <v>8</v>
+      </c>
+      <c r="J26" s="23">
+        <v>8</v>
+      </c>
+      <c r="K26" s="23">
+        <v>8</v>
+      </c>
+      <c r="L26" s="23">
+        <v>8</v>
+      </c>
+      <c r="M26" s="23">
+        <v>8</v>
+      </c>
+      <c r="N26" s="23">
+        <v>8</v>
+      </c>
+      <c r="O26" s="23">
+        <v>8</v>
+      </c>
+      <c r="P26" s="23">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="23">
+        <v>8</v>
+      </c>
+      <c r="R26" s="23">
+        <v>8</v>
+      </c>
+      <c r="S26" s="23">
+        <v>8</v>
+      </c>
+      <c r="T26" s="23">
+        <v>8</v>
+      </c>
+      <c r="U26" s="23">
+        <v>8</v>
+      </c>
+      <c r="V26" s="23">
+        <v>8</v>
+      </c>
+      <c r="W26" s="23">
+        <v>8</v>
+      </c>
+      <c r="X26" s="23">
+        <v>8</v>
+      </c>
+      <c r="Y26" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z26" s="23">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G27" s="23">
+        <v>2</v>
+      </c>
+      <c r="H27" s="23">
+        <v>2</v>
+      </c>
+      <c r="I27" s="23">
+        <v>2</v>
+      </c>
+      <c r="J27" s="23">
+        <v>2</v>
+      </c>
+      <c r="K27" s="23">
+        <v>2</v>
+      </c>
+      <c r="L27" s="23">
+        <v>2</v>
+      </c>
+      <c r="M27" s="23">
+        <v>2</v>
+      </c>
+      <c r="N27" s="23">
+        <v>2</v>
+      </c>
+      <c r="O27" s="23">
+        <v>2</v>
+      </c>
+      <c r="P27" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="23">
+        <v>2</v>
+      </c>
+      <c r="R27" s="23">
+        <v>2</v>
+      </c>
+      <c r="S27" s="23">
+        <v>2</v>
+      </c>
+      <c r="T27" s="23">
+        <v>2</v>
+      </c>
+      <c r="U27" s="23">
+        <v>2</v>
+      </c>
+      <c r="V27" s="23">
+        <v>2</v>
+      </c>
+      <c r="W27" s="23">
+        <v>2</v>
+      </c>
+      <c r="X27" s="23">
+        <v>2</v>
+      </c>
+      <c r="Y27" s="23">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="3" customFormat="1" ht="14.5" thickBot="1">
+      <c r="A28" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28" s="26">
+        <v>14</v>
+      </c>
+      <c r="H28" s="26">
+        <v>14</v>
+      </c>
+      <c r="I28" s="26">
+        <v>14</v>
+      </c>
+      <c r="J28" s="26">
+        <v>14</v>
+      </c>
+      <c r="K28" s="26">
+        <v>14</v>
+      </c>
+      <c r="L28" s="26">
+        <v>16</v>
+      </c>
+      <c r="M28" s="26">
+        <v>16</v>
+      </c>
+      <c r="N28" s="26">
+        <v>16</v>
+      </c>
+      <c r="O28" s="26">
+        <v>16</v>
+      </c>
+      <c r="P28" s="26">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>16</v>
+      </c>
+      <c r="R28" s="26">
+        <v>16</v>
+      </c>
+      <c r="S28" s="26">
+        <v>16</v>
+      </c>
+      <c r="T28" s="26">
+        <v>17</v>
+      </c>
+      <c r="U28" s="26">
+        <v>17</v>
+      </c>
+      <c r="V28" s="26">
+        <v>17</v>
+      </c>
+      <c r="W28" s="26">
+        <v>17</v>
+      </c>
+      <c r="X28" s="26">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="26">
+        <v>17</v>
+      </c>
+      <c r="Z28" s="26">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A29" s="3">
+        <v>0</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="2"/>
+      <c r="G29" s="27">
+        <f t="shared" ref="G29:Z29" si="7">G30+G31</f>
+        <v>15</v>
+      </c>
+      <c r="H29" s="27">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="I29" s="27">
+        <f t="shared" si="7"/>
+        <v>16</v>
+      </c>
+      <c r="J29" s="27">
+        <f t="shared" si="7"/>
+        <v>19</v>
+      </c>
+      <c r="K29" s="27">
+        <f t="shared" si="7"/>
+        <v>20</v>
+      </c>
+      <c r="L29" s="27">
+        <f t="shared" si="7"/>
+        <v>20</v>
+      </c>
+      <c r="M29" s="27">
+        <f t="shared" si="7"/>
+        <v>20</v>
+      </c>
+      <c r="N29" s="27">
+        <f t="shared" si="7"/>
+        <v>20</v>
+      </c>
+      <c r="O29" s="27">
+        <f t="shared" si="7"/>
+        <v>21</v>
+      </c>
+      <c r="P29" s="27">
+        <f t="shared" si="7"/>
+        <v>22</v>
+      </c>
+      <c r="Q29" s="27">
+        <f t="shared" si="7"/>
+        <v>22</v>
+      </c>
+      <c r="R29" s="27">
+        <f t="shared" si="7"/>
+        <v>22</v>
+      </c>
+      <c r="S29" s="27">
+        <f t="shared" si="7"/>
+        <v>24</v>
+      </c>
+      <c r="T29" s="27">
+        <f t="shared" si="7"/>
+        <v>26</v>
+      </c>
+      <c r="U29" s="27">
+        <f t="shared" si="7"/>
+        <v>28</v>
+      </c>
+      <c r="V29" s="27">
+        <f t="shared" si="7"/>
+        <v>28</v>
+      </c>
+      <c r="W29" s="27">
+        <f t="shared" si="7"/>
+        <v>28</v>
+      </c>
+      <c r="X29" s="27">
+        <f t="shared" si="7"/>
+        <v>30</v>
+      </c>
+      <c r="Y29" s="27">
+        <f t="shared" si="7"/>
+        <v>31</v>
+      </c>
+      <c r="Z29" s="27">
+        <f t="shared" si="7"/>
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" s="3" customFormat="1">
+      <c r="A30" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G30" s="26">
+        <v>12</v>
+      </c>
+      <c r="H30" s="26">
+        <v>13</v>
+      </c>
+      <c r="I30" s="26">
+        <v>13</v>
+      </c>
+      <c r="J30" s="26">
+        <v>15</v>
+      </c>
+      <c r="K30" s="26">
+        <v>15</v>
+      </c>
+      <c r="L30" s="26">
+        <v>15</v>
+      </c>
+      <c r="M30" s="26">
+        <v>15</v>
+      </c>
+      <c r="N30" s="26">
+        <v>15</v>
+      </c>
+      <c r="O30" s="26">
+        <v>15</v>
+      </c>
+      <c r="P30" s="26">
+        <v>15</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>15</v>
+      </c>
+      <c r="R30" s="26">
+        <v>15</v>
+      </c>
+      <c r="S30" s="26">
+        <v>16</v>
+      </c>
+      <c r="T30" s="26">
+        <v>17</v>
+      </c>
+      <c r="U30" s="26">
+        <v>19</v>
+      </c>
+      <c r="V30" s="26">
+        <v>19</v>
+      </c>
+      <c r="W30" s="26">
+        <v>19</v>
+      </c>
+      <c r="X30" s="26">
+        <v>21</v>
+      </c>
+      <c r="Y30" s="26">
+        <v>22</v>
+      </c>
+      <c r="Z30" s="26">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A31" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G31" s="30">
+        <v>3</v>
+      </c>
+      <c r="H31" s="30">
+        <v>3</v>
+      </c>
+      <c r="I31" s="30">
+        <v>3</v>
+      </c>
+      <c r="J31" s="30">
+        <v>4</v>
+      </c>
+      <c r="K31" s="30">
+        <v>5</v>
+      </c>
+      <c r="L31" s="30">
+        <v>5</v>
+      </c>
+      <c r="M31" s="30">
+        <v>5</v>
+      </c>
+      <c r="N31" s="30">
+        <v>5</v>
+      </c>
+      <c r="O31" s="30">
+        <v>6</v>
+      </c>
+      <c r="P31" s="30">
+        <v>7</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>7</v>
+      </c>
+      <c r="R31" s="30">
+        <v>7</v>
+      </c>
+      <c r="S31" s="30">
+        <v>8</v>
+      </c>
+      <c r="T31" s="30">
+        <v>9</v>
+      </c>
+      <c r="U31" s="30">
+        <v>9</v>
+      </c>
+      <c r="V31" s="30">
+        <v>9</v>
+      </c>
+      <c r="W31" s="30">
+        <v>9</v>
+      </c>
+      <c r="X31" s="30">
+        <v>9</v>
+      </c>
+      <c r="Y31" s="30">
+        <v>9</v>
+      </c>
+      <c r="Z31" s="30">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A32" s="3">
+        <v>0</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="4"/>
+      <c r="G32" s="31">
+        <f t="shared" ref="G32:Z32" si="8">G33</f>
+        <v>8</v>
+      </c>
+      <c r="H32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="I32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="J32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="K32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="L32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="M32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="N32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="O32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="P32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="Q32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="R32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="S32" s="31">
+        <f t="shared" si="8"/>
+        <v>8</v>
+      </c>
+      <c r="T32" s="31">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="U32" s="31">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="V32" s="31">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="W32" s="31">
+        <f t="shared" si="8"/>
+        <v>10</v>
+      </c>
+      <c r="X32" s="31">
+        <f t="shared" si="8"/>
+        <v>13</v>
+      </c>
+      <c r="Y32" s="31">
+        <f t="shared" si="8"/>
+        <v>13</v>
+      </c>
+      <c r="Z32" s="31">
+        <f t="shared" si="8"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A33" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="G33" s="23">
+        <v>8</v>
+      </c>
+      <c r="H33" s="23">
+        <v>8</v>
+      </c>
+      <c r="I33" s="23">
+        <v>8</v>
+      </c>
+      <c r="J33" s="23">
+        <v>8</v>
+      </c>
+      <c r="K33" s="23">
+        <v>8</v>
+      </c>
+      <c r="L33" s="23">
+        <v>8</v>
+      </c>
+      <c r="M33" s="23">
+        <v>8</v>
+      </c>
+      <c r="N33" s="23">
+        <v>8</v>
+      </c>
+      <c r="O33" s="23">
+        <v>8</v>
+      </c>
+      <c r="P33" s="23">
+        <v>8</v>
+      </c>
+      <c r="Q33" s="23">
+        <v>8</v>
+      </c>
+      <c r="R33" s="23">
+        <v>8</v>
+      </c>
+      <c r="S33" s="23">
+        <v>8</v>
+      </c>
+      <c r="T33" s="23">
+        <v>10</v>
+      </c>
+      <c r="U33" s="23">
+        <v>10</v>
+      </c>
+      <c r="V33" s="23">
+        <v>10</v>
+      </c>
+      <c r="W33" s="23">
+        <v>10</v>
+      </c>
+      <c r="X33" s="23">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="23">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A34" s="3">
+        <v>0</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F34" s="2"/>
+      <c r="G34" s="32">
+        <f t="shared" ref="G34:Z34" si="9">G35+G36</f>
+        <v>64</v>
+      </c>
+      <c r="H34" s="32">
+        <f t="shared" si="9"/>
+        <v>63</v>
+      </c>
+      <c r="I34" s="32">
+        <f t="shared" si="9"/>
+        <v>63</v>
+      </c>
+      <c r="J34" s="32">
+        <f t="shared" si="9"/>
+        <v>63</v>
+      </c>
+      <c r="K34" s="32">
+        <f t="shared" si="9"/>
+        <v>64</v>
+      </c>
+      <c r="L34" s="32">
+        <f t="shared" si="9"/>
+        <v>65</v>
+      </c>
+      <c r="M34" s="32">
+        <f t="shared" si="9"/>
+        <v>65</v>
+      </c>
+      <c r="N34" s="32">
+        <f t="shared" si="9"/>
+        <v>65</v>
+      </c>
+      <c r="O34" s="32">
+        <f t="shared" si="9"/>
+        <v>66</v>
+      </c>
+      <c r="P34" s="32">
+        <f t="shared" si="9"/>
+        <v>69</v>
+      </c>
+      <c r="Q34" s="32">
+        <f t="shared" si="9"/>
+        <v>69</v>
+      </c>
+      <c r="R34" s="32">
+        <f t="shared" si="9"/>
+        <v>70</v>
+      </c>
+      <c r="S34" s="32">
+        <f t="shared" si="9"/>
+        <v>70</v>
+      </c>
+      <c r="T34" s="32">
+        <f t="shared" si="9"/>
+        <v>73</v>
+      </c>
+      <c r="U34" s="32">
+        <f t="shared" si="9"/>
+        <v>72</v>
+      </c>
+      <c r="V34" s="32">
+        <f t="shared" si="9"/>
+        <v>73</v>
+      </c>
+      <c r="W34" s="32">
+        <f t="shared" si="9"/>
+        <v>73</v>
+      </c>
+      <c r="X34" s="32">
+        <f t="shared" si="9"/>
+        <v>73</v>
+      </c>
+      <c r="Y34" s="32">
+        <f t="shared" si="9"/>
+        <v>71</v>
+      </c>
+      <c r="Z34" s="32">
+        <f t="shared" si="9"/>
+        <v>73</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G35" s="23">
+        <v>55</v>
+      </c>
+      <c r="H35" s="23">
+        <v>54</v>
+      </c>
+      <c r="I35" s="23">
+        <v>54</v>
+      </c>
+      <c r="J35" s="23">
+        <v>54</v>
+      </c>
+      <c r="K35" s="23">
+        <v>54</v>
+      </c>
+      <c r="L35" s="23">
+        <v>55</v>
+      </c>
+      <c r="M35" s="23">
+        <v>55</v>
+      </c>
+      <c r="N35" s="23">
+        <v>55</v>
+      </c>
+      <c r="O35" s="23">
+        <v>56</v>
+      </c>
+      <c r="P35" s="23">
+        <v>59</v>
+      </c>
+      <c r="Q35" s="23">
+        <v>59</v>
+      </c>
+      <c r="R35" s="23">
+        <v>60</v>
+      </c>
+      <c r="S35" s="23">
+        <v>60</v>
+      </c>
+      <c r="T35" s="23">
+        <v>63</v>
+      </c>
+      <c r="U35" s="23">
+        <v>62</v>
+      </c>
+      <c r="V35" s="23">
+        <v>63</v>
+      </c>
+      <c r="W35" s="23">
+        <v>63</v>
+      </c>
+      <c r="X35" s="23">
+        <v>63</v>
+      </c>
+      <c r="Y35" s="23">
+        <v>61</v>
+      </c>
+      <c r="Z35" s="23">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A36" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="G36" s="33">
+        <v>9</v>
+      </c>
+      <c r="H36" s="33">
+        <v>9</v>
+      </c>
+      <c r="I36" s="33">
+        <v>9</v>
+      </c>
+      <c r="J36" s="33">
+        <v>9</v>
+      </c>
+      <c r="K36" s="33">
+        <v>10</v>
+      </c>
+      <c r="L36" s="33">
+        <v>10</v>
+      </c>
+      <c r="M36" s="33">
+        <v>10</v>
+      </c>
+      <c r="N36" s="33">
+        <v>10</v>
+      </c>
+      <c r="O36" s="33">
+        <v>10</v>
+      </c>
+      <c r="P36" s="33">
+        <v>10</v>
+      </c>
+      <c r="Q36" s="33">
+        <v>10</v>
+      </c>
+      <c r="R36" s="33">
+        <v>10</v>
+      </c>
+      <c r="S36" s="33">
+        <v>10</v>
+      </c>
+      <c r="T36" s="33">
+        <v>10</v>
+      </c>
+      <c r="U36" s="33">
+        <v>10</v>
+      </c>
+      <c r="V36" s="33">
+        <v>10</v>
+      </c>
+      <c r="W36" s="33">
+        <v>10</v>
+      </c>
+      <c r="X36" s="33">
+        <v>10</v>
+      </c>
+      <c r="Y36" s="33">
+        <v>10</v>
+      </c>
+      <c r="Z36" s="33">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A37" s="3">
+        <v>0</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F37" s="2"/>
+      <c r="G37" s="34">
+        <f t="shared" ref="G37:Z37" si="10">SUM(G38:G40)</f>
+        <v>17</v>
+      </c>
+      <c r="H37" s="34">
+        <f t="shared" si="10"/>
+        <v>17</v>
+      </c>
+      <c r="I37" s="34">
+        <f t="shared" si="10"/>
+        <v>18</v>
+      </c>
+      <c r="J37" s="34">
+        <f t="shared" si="10"/>
+        <v>18</v>
+      </c>
+      <c r="K37" s="34">
+        <f t="shared" si="10"/>
+        <v>18</v>
+      </c>
+      <c r="L37" s="34">
+        <f t="shared" si="10"/>
+        <v>21</v>
+      </c>
+      <c r="M37" s="34">
+        <f t="shared" si="10"/>
+        <v>21</v>
+      </c>
+      <c r="N37" s="34">
+        <f t="shared" si="10"/>
+        <v>21</v>
+      </c>
+      <c r="O37" s="34">
+        <f t="shared" si="10"/>
+        <v>23</v>
+      </c>
+      <c r="P37" s="34">
+        <f t="shared" si="10"/>
+        <v>23</v>
+      </c>
+      <c r="Q37" s="34">
+        <f t="shared" si="10"/>
+        <v>23</v>
+      </c>
+      <c r="R37" s="34">
+        <f t="shared" si="10"/>
+        <v>23</v>
+      </c>
+      <c r="S37" s="34">
+        <f t="shared" si="10"/>
+        <v>24</v>
+      </c>
+      <c r="T37" s="34">
+        <f t="shared" si="10"/>
+        <v>25</v>
+      </c>
+      <c r="U37" s="34">
+        <f t="shared" si="10"/>
+        <v>25</v>
+      </c>
+      <c r="V37" s="34">
+        <f t="shared" si="10"/>
+        <v>26</v>
+      </c>
+      <c r="W37" s="34">
+        <f t="shared" si="10"/>
+        <v>26</v>
+      </c>
+      <c r="X37" s="34">
+        <f t="shared" si="10"/>
+        <v>26</v>
+      </c>
+      <c r="Y37" s="34">
+        <f t="shared" si="10"/>
+        <v>26</v>
+      </c>
+      <c r="Z37" s="34">
+        <f t="shared" si="10"/>
+        <v>28</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G38" s="23">
+        <v>9</v>
+      </c>
+      <c r="H38" s="23">
+        <v>9</v>
+      </c>
+      <c r="I38" s="23">
+        <v>9</v>
+      </c>
+      <c r="J38" s="23">
+        <v>9</v>
+      </c>
+      <c r="K38" s="23">
+        <v>9</v>
+      </c>
+      <c r="L38" s="23">
+        <v>10</v>
+      </c>
+      <c r="M38" s="23">
+        <v>10</v>
+      </c>
+      <c r="N38" s="23">
+        <v>10</v>
+      </c>
+      <c r="O38" s="23">
+        <v>12</v>
+      </c>
+      <c r="P38" s="23">
+        <v>12</v>
+      </c>
+      <c r="Q38" s="23">
+        <v>12</v>
+      </c>
+      <c r="R38" s="23">
+        <v>12</v>
+      </c>
+      <c r="S38" s="23">
+        <v>13</v>
+      </c>
+      <c r="T38" s="23">
+        <v>14</v>
+      </c>
+      <c r="U38" s="23">
+        <v>14</v>
+      </c>
+      <c r="V38" s="23">
+        <v>15</v>
+      </c>
+      <c r="W38" s="23">
+        <v>15</v>
+      </c>
+      <c r="X38" s="23">
+        <v>15</v>
+      </c>
+      <c r="Y38" s="23">
+        <v>15</v>
+      </c>
+      <c r="Z38" s="23">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" s="23">
+        <v>3</v>
+      </c>
+      <c r="H39" s="23">
+        <v>3</v>
+      </c>
+      <c r="I39" s="23">
+        <v>3</v>
+      </c>
+      <c r="J39" s="23">
+        <v>3</v>
+      </c>
+      <c r="K39" s="23">
+        <v>3</v>
+      </c>
+      <c r="L39" s="23">
+        <v>3</v>
+      </c>
+      <c r="M39" s="23">
+        <v>3</v>
+      </c>
+      <c r="N39" s="23">
+        <v>3</v>
+      </c>
+      <c r="O39" s="23">
+        <v>3</v>
+      </c>
+      <c r="P39" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>3</v>
+      </c>
+      <c r="R39" s="23">
+        <v>3</v>
+      </c>
+      <c r="S39" s="23">
+        <v>3</v>
+      </c>
+      <c r="T39" s="23">
+        <v>3</v>
+      </c>
+      <c r="U39" s="23">
+        <v>3</v>
+      </c>
+      <c r="V39" s="23">
+        <v>3</v>
+      </c>
+      <c r="W39" s="23">
+        <v>3</v>
+      </c>
+      <c r="X39" s="23">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="23">
+        <v>3</v>
+      </c>
+      <c r="Z39" s="23">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A40" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="G40" s="23">
+        <v>5</v>
+      </c>
+      <c r="H40" s="23">
+        <v>5</v>
+      </c>
+      <c r="I40" s="23">
+        <v>6</v>
+      </c>
+      <c r="J40" s="23">
+        <v>6</v>
+      </c>
+      <c r="K40" s="23">
+        <v>6</v>
+      </c>
+      <c r="L40" s="23">
+        <v>8</v>
+      </c>
+      <c r="M40" s="23">
+        <v>8</v>
+      </c>
+      <c r="N40" s="23">
+        <v>8</v>
+      </c>
+      <c r="O40" s="23">
+        <v>8</v>
+      </c>
+      <c r="P40" s="23">
+        <v>8</v>
+      </c>
+      <c r="Q40" s="23">
+        <v>8</v>
+      </c>
+      <c r="R40" s="23">
+        <v>8</v>
+      </c>
+      <c r="S40" s="23">
+        <v>8</v>
+      </c>
+      <c r="T40" s="23">
+        <v>8</v>
+      </c>
+      <c r="U40" s="23">
+        <v>8</v>
+      </c>
+      <c r="V40" s="23">
+        <v>8</v>
+      </c>
+      <c r="W40" s="23">
+        <v>8</v>
+      </c>
+      <c r="X40" s="23">
+        <v>8</v>
+      </c>
+      <c r="Y40" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z40" s="23">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A41" s="3">
+        <v>0</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D41" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F41" s="2"/>
+      <c r="G41" s="27">
+        <f t="shared" ref="G41:Z41" si="11">G42</f>
+        <v>5</v>
+      </c>
+      <c r="H41" s="27">
+        <f t="shared" si="11"/>
+        <v>6</v>
+      </c>
+      <c r="I41" s="27">
+        <f t="shared" si="11"/>
+        <v>6</v>
+      </c>
+      <c r="J41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="N41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="O41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="Q41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="R41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="S41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="T41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="U41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="V41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="W41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="X41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="Y41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="Z41" s="27">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D42" s="15"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G42" s="24">
+        <v>5</v>
+      </c>
+      <c r="H42" s="24">
+        <v>6</v>
+      </c>
+      <c r="I42" s="24">
+        <v>6</v>
+      </c>
+      <c r="J42" s="24">
+        <v>0</v>
+      </c>
+      <c r="K42" s="24">
+        <v>0</v>
+      </c>
+      <c r="L42" s="24">
+        <v>0</v>
+      </c>
+      <c r="M42" s="24">
+        <v>0</v>
+      </c>
+      <c r="N42" s="24">
+        <v>0</v>
+      </c>
+      <c r="O42" s="24">
+        <v>0</v>
+      </c>
+      <c r="P42" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="24">
+        <v>0</v>
+      </c>
+      <c r="R42" s="24">
+        <v>0</v>
+      </c>
+      <c r="S42" s="24">
+        <v>0</v>
+      </c>
+      <c r="T42" s="24">
+        <v>0</v>
+      </c>
+      <c r="U42" s="24">
+        <v>0</v>
+      </c>
+      <c r="V42" s="24">
+        <v>0</v>
+      </c>
+      <c r="W42" s="24">
+        <v>0</v>
+      </c>
+      <c r="X42" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="24">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A43" s="3">
+        <v>0</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F43" s="2"/>
+      <c r="G43" s="27">
+        <f t="shared" ref="G43:Z43" si="12">G44</f>
+        <v>4</v>
+      </c>
+      <c r="H43" s="27">
+        <f t="shared" si="12"/>
+        <v>5</v>
+      </c>
+      <c r="I43" s="27">
+        <f t="shared" si="12"/>
+        <v>5</v>
+      </c>
+      <c r="J43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="K43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="O43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="R43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="T43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="U43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="V43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="W43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="X43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Y43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Z43" s="27">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="15"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" s="24">
+        <v>4</v>
+      </c>
+      <c r="H44" s="24">
+        <v>5</v>
+      </c>
+      <c r="I44" s="24">
+        <v>5</v>
+      </c>
+      <c r="J44" s="24">
+        <v>0</v>
+      </c>
+      <c r="K44" s="24">
+        <v>0</v>
+      </c>
+      <c r="L44" s="24">
+        <v>0</v>
+      </c>
+      <c r="M44" s="24">
+        <v>0</v>
+      </c>
+      <c r="N44" s="24">
+        <v>0</v>
+      </c>
+      <c r="O44" s="24">
+        <v>0</v>
+      </c>
+      <c r="P44" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="24">
+        <v>0</v>
+      </c>
+      <c r="R44" s="24">
+        <v>0</v>
+      </c>
+      <c r="S44" s="24">
+        <v>0</v>
+      </c>
+      <c r="T44" s="24">
+        <v>0</v>
+      </c>
+      <c r="U44" s="24">
+        <v>0</v>
+      </c>
+      <c r="V44" s="24">
+        <v>0</v>
+      </c>
+      <c r="W44" s="24">
+        <v>0</v>
+      </c>
+      <c r="X44" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="24">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A45" s="3">
+        <v>0</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F45" s="4"/>
+      <c r="G45" s="31">
+        <f t="shared" ref="G45:Z45" si="13">SUM(G46:G52)</f>
+        <v>328</v>
+      </c>
+      <c r="H45" s="31">
+        <f t="shared" si="13"/>
+        <v>332</v>
+      </c>
+      <c r="I45" s="31">
+        <f t="shared" si="13"/>
+        <v>328</v>
+      </c>
+      <c r="J45" s="31">
+        <f t="shared" si="13"/>
+        <v>331</v>
+      </c>
+      <c r="K45" s="31">
+        <f t="shared" si="13"/>
+        <v>331</v>
+      </c>
+      <c r="L45" s="31">
+        <f t="shared" si="13"/>
+        <v>337</v>
+      </c>
+      <c r="M45" s="31">
+        <f t="shared" si="13"/>
+        <v>339</v>
+      </c>
+      <c r="N45" s="31">
+        <f t="shared" si="13"/>
+        <v>343</v>
+      </c>
+      <c r="O45" s="31">
+        <f t="shared" si="13"/>
+        <v>348</v>
+      </c>
+      <c r="P45" s="31">
+        <f t="shared" si="13"/>
+        <v>357</v>
+      </c>
+      <c r="Q45" s="31">
+        <f t="shared" si="13"/>
+        <v>356</v>
+      </c>
+      <c r="R45" s="31">
+        <f t="shared" si="13"/>
+        <v>359</v>
+      </c>
+      <c r="S45" s="31">
+        <f t="shared" si="13"/>
+        <v>358</v>
+      </c>
+      <c r="T45" s="31">
+        <f t="shared" si="13"/>
+        <v>356</v>
+      </c>
+      <c r="U45" s="31">
+        <f t="shared" si="13"/>
+        <v>352</v>
+      </c>
+      <c r="V45" s="31">
+        <f t="shared" si="13"/>
+        <v>351</v>
+      </c>
+      <c r="W45" s="31">
+        <f t="shared" si="13"/>
+        <v>351</v>
+      </c>
+      <c r="X45" s="31">
+        <f t="shared" si="13"/>
+        <v>353</v>
+      </c>
+      <c r="Y45" s="31">
+        <f t="shared" si="13"/>
+        <v>348</v>
+      </c>
+      <c r="Z45" s="31">
+        <f t="shared" si="13"/>
+        <v>348</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="3" customFormat="1">
+      <c r="A46" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G46" s="26">
+        <v>69</v>
+      </c>
+      <c r="H46" s="26">
+        <v>70</v>
+      </c>
+      <c r="I46" s="26">
+        <v>70</v>
+      </c>
+      <c r="J46" s="26">
+        <v>71</v>
+      </c>
+      <c r="K46" s="26">
+        <v>71</v>
+      </c>
+      <c r="L46" s="26">
+        <v>70</v>
+      </c>
+      <c r="M46" s="26">
+        <v>70</v>
+      </c>
+      <c r="N46" s="26">
+        <v>70</v>
+      </c>
+      <c r="O46" s="26">
+        <v>70</v>
+      </c>
+      <c r="P46" s="26">
+        <v>70</v>
+      </c>
+      <c r="Q46" s="26">
+        <v>70</v>
+      </c>
+      <c r="R46" s="26">
+        <v>68</v>
+      </c>
+      <c r="S46" s="26">
+        <v>68</v>
+      </c>
+      <c r="T46" s="26">
+        <v>68</v>
+      </c>
+      <c r="U46" s="26">
+        <v>66</v>
+      </c>
+      <c r="V46" s="26">
+        <v>65</v>
+      </c>
+      <c r="W46" s="26">
+        <v>65</v>
+      </c>
+      <c r="X46" s="26">
+        <v>65</v>
+      </c>
+      <c r="Y46" s="26">
+        <v>62</v>
+      </c>
+      <c r="Z46" s="26">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="3" customFormat="1">
+      <c r="A47" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="26">
+        <v>158</v>
+      </c>
+      <c r="H47" s="26">
+        <v>159</v>
+      </c>
+      <c r="I47" s="26">
+        <v>156</v>
+      </c>
+      <c r="J47" s="26">
+        <v>156</v>
+      </c>
+      <c r="K47" s="26">
+        <v>155</v>
+      </c>
+      <c r="L47" s="26">
+        <v>154</v>
+      </c>
+      <c r="M47" s="26">
+        <v>155</v>
+      </c>
+      <c r="N47" s="26">
+        <v>156</v>
+      </c>
+      <c r="O47" s="26">
+        <v>155</v>
+      </c>
+      <c r="P47" s="26">
+        <v>154</v>
+      </c>
+      <c r="Q47" s="26">
+        <v>154</v>
+      </c>
+      <c r="R47" s="26">
+        <v>156</v>
+      </c>
+      <c r="S47" s="26">
+        <v>157</v>
+      </c>
+      <c r="T47" s="26">
+        <v>155</v>
+      </c>
+      <c r="U47" s="26">
+        <v>153</v>
+      </c>
+      <c r="V47" s="26">
+        <v>153</v>
+      </c>
+      <c r="W47" s="26">
+        <v>152</v>
+      </c>
+      <c r="X47" s="26">
+        <v>153</v>
+      </c>
+      <c r="Y47" s="26">
+        <v>151</v>
+      </c>
+      <c r="Z47" s="26">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="3" customFormat="1">
+      <c r="A48" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G48" s="23">
+        <v>91</v>
+      </c>
+      <c r="H48" s="23">
+        <v>93</v>
+      </c>
+      <c r="I48" s="23">
+        <v>92</v>
+      </c>
+      <c r="J48" s="23">
+        <v>94</v>
+      </c>
+      <c r="K48" s="23">
+        <v>95</v>
+      </c>
+      <c r="L48" s="23">
+        <v>105</v>
+      </c>
+      <c r="M48" s="23">
+        <v>106</v>
+      </c>
+      <c r="N48" s="23">
+        <v>109</v>
+      </c>
+      <c r="O48" s="23">
+        <v>115</v>
+      </c>
+      <c r="P48" s="23">
+        <v>125</v>
+      </c>
+      <c r="Q48" s="23">
+        <v>125</v>
+      </c>
+      <c r="R48" s="23">
+        <v>128</v>
+      </c>
+      <c r="S48" s="23">
+        <v>127</v>
+      </c>
+      <c r="T48" s="23">
+        <v>127</v>
+      </c>
+      <c r="U48" s="23">
+        <v>127</v>
+      </c>
+      <c r="V48" s="23">
+        <v>127</v>
+      </c>
+      <c r="W48" s="23">
+        <v>128</v>
+      </c>
+      <c r="X48" s="23">
+        <v>129</v>
+      </c>
+      <c r="Y48" s="23">
+        <v>129</v>
+      </c>
+      <c r="Z48" s="23">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" s="3" customFormat="1">
+      <c r="A49" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G49" s="23">
+        <v>1</v>
+      </c>
+      <c r="H49" s="23">
+        <v>1</v>
+      </c>
+      <c r="I49" s="23">
+        <v>1</v>
+      </c>
+      <c r="J49" s="23">
+        <v>1</v>
+      </c>
+      <c r="K49" s="23">
+        <v>1</v>
+      </c>
+      <c r="L49" s="23">
+        <v>0</v>
+      </c>
+      <c r="M49" s="23">
+        <v>0</v>
+      </c>
+      <c r="N49" s="23">
+        <v>0</v>
+      </c>
+      <c r="O49" s="23">
+        <v>0</v>
+      </c>
+      <c r="P49" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="23">
+        <v>0</v>
+      </c>
+      <c r="R49" s="23">
+        <v>0</v>
+      </c>
+      <c r="S49" s="23">
+        <v>0</v>
+      </c>
+      <c r="T49" s="23">
+        <v>0</v>
+      </c>
+      <c r="U49" s="23">
+        <v>0</v>
+      </c>
+      <c r="V49" s="23">
+        <v>0</v>
+      </c>
+      <c r="W49" s="23">
+        <v>0</v>
+      </c>
+      <c r="X49" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" s="3" customFormat="1">
+      <c r="A50" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G50" s="23">
+        <v>4</v>
+      </c>
+      <c r="H50" s="23">
+        <v>4</v>
+      </c>
+      <c r="I50" s="23">
+        <v>4</v>
+      </c>
+      <c r="J50" s="23">
+        <v>4</v>
+      </c>
+      <c r="K50" s="23">
+        <v>4</v>
+      </c>
+      <c r="L50" s="23">
+        <v>3</v>
+      </c>
+      <c r="M50" s="23">
+        <v>3</v>
+      </c>
+      <c r="N50" s="23">
+        <v>3</v>
+      </c>
+      <c r="O50" s="23">
+        <v>3</v>
+      </c>
+      <c r="P50" s="23">
+        <v>2</v>
+      </c>
+      <c r="Q50" s="23">
+        <v>2</v>
+      </c>
+      <c r="R50" s="23">
+        <v>2</v>
+      </c>
+      <c r="S50" s="23">
+        <v>2</v>
+      </c>
+      <c r="T50" s="23">
+        <v>2</v>
+      </c>
+      <c r="U50" s="23">
+        <v>2</v>
+      </c>
+      <c r="V50" s="23">
+        <v>2</v>
+      </c>
+      <c r="W50" s="23">
+        <v>2</v>
+      </c>
+      <c r="X50" s="23">
+        <v>2</v>
+      </c>
+      <c r="Y50" s="23">
+        <v>2</v>
+      </c>
+      <c r="Z50" s="23">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51" s="36">
+        <v>3</v>
+      </c>
+      <c r="H51" s="36">
+        <v>3</v>
+      </c>
+      <c r="I51" s="36">
+        <v>5</v>
+      </c>
+      <c r="J51" s="36">
+        <v>5</v>
+      </c>
+      <c r="K51" s="36">
+        <v>5</v>
+      </c>
+      <c r="L51" s="36">
+        <v>5</v>
+      </c>
+      <c r="M51" s="36">
+        <v>5</v>
+      </c>
+      <c r="N51" s="36">
+        <v>5</v>
+      </c>
+      <c r="O51" s="36">
+        <v>5</v>
+      </c>
+      <c r="P51" s="36">
+        <v>6</v>
+      </c>
+      <c r="Q51" s="36">
+        <v>5</v>
+      </c>
+      <c r="R51" s="36">
+        <v>5</v>
+      </c>
+      <c r="S51" s="36">
+        <v>4</v>
+      </c>
+      <c r="T51" s="36">
+        <v>4</v>
+      </c>
+      <c r="U51" s="36">
+        <v>4</v>
+      </c>
+      <c r="V51" s="36">
+        <v>4</v>
+      </c>
+      <c r="W51" s="36">
+        <v>4</v>
+      </c>
+      <c r="X51" s="36">
+        <v>4</v>
+      </c>
+      <c r="Y51" s="36">
+        <v>4</v>
+      </c>
+      <c r="Z51" s="36">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A52" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G52" s="37">
+        <v>2</v>
+      </c>
+      <c r="H52" s="37">
+        <v>2</v>
+      </c>
+      <c r="I52" s="37">
+        <v>0</v>
+      </c>
+      <c r="J52" s="37">
+        <v>0</v>
+      </c>
+      <c r="K52" s="37">
+        <v>0</v>
+      </c>
+      <c r="L52" s="37">
+        <v>0</v>
+      </c>
+      <c r="M52" s="37">
+        <v>0</v>
+      </c>
+      <c r="N52" s="37">
+        <v>0</v>
+      </c>
+      <c r="O52" s="37">
+        <v>0</v>
+      </c>
+      <c r="P52" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="37">
+        <v>0</v>
+      </c>
+      <c r="R52" s="37">
+        <v>0</v>
+      </c>
+      <c r="S52" s="37">
+        <v>0</v>
+      </c>
+      <c r="T52" s="37">
+        <v>0</v>
+      </c>
+      <c r="U52" s="37">
+        <v>0</v>
+      </c>
+      <c r="V52" s="37">
+        <v>0</v>
+      </c>
+      <c r="W52" s="37">
+        <v>0</v>
+      </c>
+      <c r="X52" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A53" s="3">
+        <v>0</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D53" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F53" s="17"/>
+      <c r="G53" s="27">
+        <f t="shared" ref="G53:Z53" si="14">SUM(G54:G58)</f>
+        <v>344</v>
+      </c>
+      <c r="H53" s="27">
+        <f t="shared" si="14"/>
+        <v>353</v>
+      </c>
+      <c r="I53" s="27">
+        <f t="shared" si="14"/>
+        <v>353</v>
+      </c>
+      <c r="J53" s="27">
+        <f t="shared" si="14"/>
+        <v>355</v>
+      </c>
+      <c r="K53" s="27">
+        <f t="shared" si="14"/>
+        <v>351</v>
+      </c>
+      <c r="L53" s="27">
+        <f t="shared" si="14"/>
+        <v>355</v>
+      </c>
+      <c r="M53" s="27">
+        <f t="shared" si="14"/>
+        <v>352</v>
+      </c>
+      <c r="N53" s="27">
+        <f t="shared" si="14"/>
+        <v>340</v>
+      </c>
+      <c r="O53" s="27">
+        <f t="shared" si="14"/>
+        <v>341</v>
+      </c>
+      <c r="P53" s="27">
+        <f t="shared" si="14"/>
+        <v>338</v>
+      </c>
+      <c r="Q53" s="27">
+        <f t="shared" si="14"/>
+        <v>336</v>
+      </c>
+      <c r="R53" s="27">
+        <f t="shared" si="14"/>
+        <v>333</v>
+      </c>
+      <c r="S53" s="27">
+        <f t="shared" si="14"/>
+        <v>327</v>
+      </c>
+      <c r="T53" s="27">
+        <f t="shared" si="14"/>
+        <v>205</v>
+      </c>
+      <c r="U53" s="27">
+        <f t="shared" si="14"/>
+        <v>202</v>
+      </c>
+      <c r="V53" s="27">
+        <f t="shared" si="14"/>
+        <v>196</v>
+      </c>
+      <c r="W53" s="27">
+        <f t="shared" si="14"/>
+        <v>194</v>
+      </c>
+      <c r="X53" s="27">
+        <f t="shared" si="14"/>
+        <v>190</v>
+      </c>
+      <c r="Y53" s="27">
+        <f t="shared" si="14"/>
+        <v>187</v>
+      </c>
+      <c r="Z53" s="27">
+        <f t="shared" si="14"/>
+        <v>185</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="3"/>
+      <c r="F54" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54" s="23">
+        <v>2</v>
+      </c>
+      <c r="H54" s="23">
+        <v>1</v>
+      </c>
+      <c r="I54" s="23">
+        <v>1</v>
+      </c>
+      <c r="J54" s="23">
+        <v>1</v>
+      </c>
+      <c r="K54" s="23">
+        <v>1</v>
+      </c>
+      <c r="L54" s="23">
+        <v>1</v>
+      </c>
+      <c r="M54" s="23">
+        <v>1</v>
+      </c>
+      <c r="N54" s="23">
+        <v>1</v>
+      </c>
+      <c r="O54" s="23">
+        <v>1</v>
+      </c>
+      <c r="P54" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q54" s="23">
+        <v>1</v>
+      </c>
+      <c r="R54" s="23">
+        <v>1</v>
+      </c>
+      <c r="S54" s="23">
+        <v>1</v>
+      </c>
+      <c r="T54" s="23">
+        <v>0</v>
+      </c>
+      <c r="U54" s="23">
+        <v>0</v>
+      </c>
+      <c r="V54" s="23">
+        <v>0</v>
+      </c>
+      <c r="W54" s="23">
+        <v>0</v>
+      </c>
+      <c r="X54" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D55" s="3"/>
+      <c r="F55" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G55" s="23">
+        <v>124</v>
+      </c>
+      <c r="H55" s="23">
+        <v>131</v>
+      </c>
+      <c r="I55" s="23">
+        <v>129</v>
+      </c>
+      <c r="J55" s="23">
+        <v>130</v>
+      </c>
+      <c r="K55" s="23">
+        <v>131</v>
+      </c>
+      <c r="L55" s="23">
+        <v>137</v>
+      </c>
+      <c r="M55" s="23">
+        <v>134</v>
+      </c>
+      <c r="N55" s="23">
+        <v>126</v>
+      </c>
+      <c r="O55" s="23">
+        <v>126</v>
+      </c>
+      <c r="P55" s="23">
+        <v>126</v>
+      </c>
+      <c r="Q55" s="23">
+        <v>126</v>
+      </c>
+      <c r="R55" s="23">
+        <v>123</v>
+      </c>
+      <c r="S55" s="23">
+        <v>120</v>
+      </c>
+      <c r="T55" s="23">
+        <v>0</v>
+      </c>
+      <c r="U55" s="23">
+        <v>0</v>
+      </c>
+      <c r="V55" s="23">
+        <v>0</v>
+      </c>
+      <c r="W55" s="23">
+        <v>0</v>
+      </c>
+      <c r="X55" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G56" s="23">
+        <v>73</v>
+      </c>
+      <c r="H56" s="23">
+        <v>73</v>
+      </c>
+      <c r="I56" s="23">
+        <v>73</v>
+      </c>
+      <c r="J56" s="23">
+        <v>73</v>
+      </c>
+      <c r="K56" s="23">
+        <v>73</v>
+      </c>
+      <c r="L56" s="23">
+        <v>73</v>
+      </c>
+      <c r="M56" s="23">
+        <v>73</v>
+      </c>
+      <c r="N56" s="23">
+        <v>73</v>
+      </c>
+      <c r="O56" s="23">
+        <v>73</v>
+      </c>
+      <c r="P56" s="23">
+        <v>73</v>
+      </c>
+      <c r="Q56" s="23">
+        <v>73</v>
+      </c>
+      <c r="R56" s="23">
+        <v>73</v>
+      </c>
+      <c r="S56" s="23">
+        <v>72</v>
+      </c>
+      <c r="T56" s="23">
+        <v>72</v>
+      </c>
+      <c r="U56" s="23">
+        <v>72</v>
+      </c>
+      <c r="V56" s="23">
+        <v>70</v>
+      </c>
+      <c r="W56" s="23">
+        <v>70</v>
+      </c>
+      <c r="X56" s="23">
+        <v>70</v>
+      </c>
+      <c r="Y56" s="23">
+        <v>70</v>
+      </c>
+      <c r="Z56" s="23">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G57" s="36">
+        <v>108</v>
+      </c>
+      <c r="H57" s="36">
+        <v>111</v>
+      </c>
+      <c r="I57" s="36">
+        <v>112</v>
+      </c>
+      <c r="J57" s="36">
+        <v>112</v>
+      </c>
+      <c r="K57" s="36">
+        <v>107</v>
+      </c>
+      <c r="L57" s="36">
+        <v>104</v>
+      </c>
+      <c r="M57" s="36">
+        <v>104</v>
+      </c>
+      <c r="N57" s="36">
+        <v>101</v>
+      </c>
+      <c r="O57" s="36">
+        <v>102</v>
+      </c>
+      <c r="P57" s="36">
+        <v>101</v>
+      </c>
+      <c r="Q57" s="36">
+        <v>99</v>
+      </c>
+      <c r="R57" s="36">
+        <v>98</v>
+      </c>
+      <c r="S57" s="36">
+        <v>96</v>
+      </c>
+      <c r="T57" s="36">
+        <v>96</v>
+      </c>
+      <c r="U57" s="36">
+        <v>93</v>
+      </c>
+      <c r="V57" s="36">
+        <v>89</v>
+      </c>
+      <c r="W57" s="36">
+        <v>88</v>
+      </c>
+      <c r="X57" s="36">
         <v>87</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="Y57" s="36">
+        <v>84</v>
+      </c>
+      <c r="Z57" s="36">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A58" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G58" s="38">
+        <v>37</v>
+      </c>
+      <c r="H58" s="38">
+        <v>37</v>
+      </c>
+      <c r="I58" s="38">
+        <v>38</v>
+      </c>
+      <c r="J58" s="38">
+        <v>39</v>
+      </c>
+      <c r="K58" s="38">
+        <v>39</v>
+      </c>
+      <c r="L58" s="38">
+        <v>40</v>
+      </c>
+      <c r="M58" s="38">
+        <v>40</v>
+      </c>
+      <c r="N58" s="38">
+        <v>39</v>
+      </c>
+      <c r="O58" s="38">
+        <v>39</v>
+      </c>
+      <c r="P58" s="38">
+        <v>37</v>
+      </c>
+      <c r="Q58" s="38">
+        <v>37</v>
+      </c>
+      <c r="R58" s="38">
+        <v>38</v>
+      </c>
+      <c r="S58" s="38">
+        <v>38</v>
+      </c>
+      <c r="T58" s="38">
+        <v>37</v>
+      </c>
+      <c r="U58" s="38">
+        <v>37</v>
+      </c>
+      <c r="V58" s="38">
+        <v>37</v>
+      </c>
+      <c r="W58" s="38">
+        <v>36</v>
+      </c>
+      <c r="X58" s="38">
+        <v>33</v>
+      </c>
+      <c r="Y58" s="38">
+        <v>33</v>
+      </c>
+      <c r="Z58" s="38">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A59" s="3">
+        <v>0</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" s="2"/>
+      <c r="G59" s="27">
+        <f>SUM(G60:G64)</f>
+        <v>241</v>
+      </c>
+      <c r="H59" s="27">
+        <f t="shared" ref="H59:O59" si="15">SUM(H60:H64)</f>
+        <v>237</v>
+      </c>
+      <c r="I59" s="27">
+        <f t="shared" si="15"/>
+        <v>236</v>
+      </c>
+      <c r="J59" s="27">
+        <f t="shared" si="15"/>
+        <v>238</v>
+      </c>
+      <c r="K59" s="27">
+        <f t="shared" si="15"/>
+        <v>236</v>
+      </c>
+      <c r="L59" s="27">
+        <f t="shared" si="15"/>
+        <v>151</v>
+      </c>
+      <c r="M59" s="27">
+        <f t="shared" si="15"/>
+        <v>151</v>
+      </c>
+      <c r="N59" s="27">
+        <f t="shared" si="15"/>
+        <v>151</v>
+      </c>
+      <c r="O59" s="27">
+        <f t="shared" si="15"/>
+        <v>149</v>
+      </c>
+      <c r="P59" s="27">
+        <f t="shared" ref="P59:Z59" si="16">SUM(P60:P64)</f>
+        <v>153</v>
+      </c>
+      <c r="Q59" s="27">
+        <f t="shared" si="16"/>
+        <v>155</v>
+      </c>
+      <c r="R59" s="27">
+        <f t="shared" si="16"/>
+        <v>160</v>
+      </c>
+      <c r="S59" s="27">
+        <f t="shared" si="16"/>
+        <v>161</v>
+      </c>
+      <c r="T59" s="27">
+        <f t="shared" si="16"/>
+        <v>173</v>
+      </c>
+      <c r="U59" s="27">
+        <f t="shared" si="16"/>
+        <v>174</v>
+      </c>
+      <c r="V59" s="27">
+        <f t="shared" si="16"/>
+        <v>176</v>
+      </c>
+      <c r="W59" s="27">
+        <f t="shared" si="16"/>
+        <v>178</v>
+      </c>
+      <c r="X59" s="27">
+        <f t="shared" si="16"/>
+        <v>181</v>
+      </c>
+      <c r="Y59" s="27">
+        <f t="shared" si="16"/>
+        <v>177</v>
+      </c>
+      <c r="Z59" s="27">
+        <f t="shared" si="16"/>
+        <v>177</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" s="3"/>
+      <c r="E60" s="9"/>
+      <c r="F60" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G60" s="35">
+        <v>133</v>
+      </c>
+      <c r="H60" s="35">
+        <v>128</v>
+      </c>
+      <c r="I60" s="35">
+        <v>127</v>
+      </c>
+      <c r="J60" s="35">
+        <v>129</v>
+      </c>
+      <c r="K60" s="35">
+        <v>126</v>
+      </c>
+      <c r="L60" s="35">
+        <v>126</v>
+      </c>
+      <c r="M60" s="35">
+        <v>126</v>
+      </c>
+      <c r="N60" s="35">
+        <v>126</v>
+      </c>
+      <c r="O60" s="35">
+        <v>124</v>
+      </c>
+      <c r="P60" s="35">
+        <v>128</v>
+      </c>
+      <c r="Q60" s="35">
+        <v>130</v>
+      </c>
+      <c r="R60" s="35">
+        <v>135</v>
+      </c>
+      <c r="S60" s="35">
+        <v>136</v>
+      </c>
+      <c r="T60" s="35">
+        <v>149</v>
+      </c>
+      <c r="U60" s="35">
+        <v>150</v>
+      </c>
+      <c r="V60" s="35">
+        <v>152</v>
+      </c>
+      <c r="W60" s="35">
+        <v>154</v>
+      </c>
+      <c r="X60" s="35">
+        <v>157</v>
+      </c>
+      <c r="Y60" s="35">
+        <v>153</v>
+      </c>
+      <c r="Z60" s="35">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" s="3"/>
+      <c r="F61" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G61" s="23">
+        <v>1</v>
+      </c>
+      <c r="H61" s="23">
+        <v>1</v>
+      </c>
+      <c r="I61" s="23">
+        <v>1</v>
+      </c>
+      <c r="J61" s="23">
+        <v>1</v>
+      </c>
+      <c r="K61" s="23">
+        <v>0</v>
+      </c>
+      <c r="L61" s="23">
+        <v>0</v>
+      </c>
+      <c r="M61" s="23">
+        <v>0</v>
+      </c>
+      <c r="N61" s="23">
+        <v>0</v>
+      </c>
+      <c r="O61" s="23">
+        <v>0</v>
+      </c>
+      <c r="P61" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="23">
+        <v>0</v>
+      </c>
+      <c r="R61" s="23">
+        <v>0</v>
+      </c>
+      <c r="S61" s="23">
+        <v>0</v>
+      </c>
+      <c r="T61" s="23">
+        <v>0</v>
+      </c>
+      <c r="U61" s="23">
+        <v>0</v>
+      </c>
+      <c r="V61" s="23">
+        <v>0</v>
+      </c>
+      <c r="W61" s="23">
+        <v>0</v>
+      </c>
+      <c r="X61" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="3"/>
+      <c r="F62" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="G62" s="23">
+        <v>25</v>
+      </c>
+      <c r="H62" s="23">
+        <v>25</v>
+      </c>
+      <c r="I62" s="23">
+        <v>25</v>
+      </c>
+      <c r="J62" s="23">
+        <v>25</v>
+      </c>
+      <c r="K62" s="23">
+        <v>25</v>
+      </c>
+      <c r="L62" s="23">
+        <v>25</v>
+      </c>
+      <c r="M62" s="23">
+        <v>25</v>
+      </c>
+      <c r="N62" s="23">
+        <v>25</v>
+      </c>
+      <c r="O62" s="23">
+        <v>25</v>
+      </c>
+      <c r="P62" s="23">
+        <v>25</v>
+      </c>
+      <c r="Q62" s="23">
+        <v>25</v>
+      </c>
+      <c r="R62" s="23">
+        <v>25</v>
+      </c>
+      <c r="S62" s="23">
+        <v>25</v>
+      </c>
+      <c r="T62" s="23">
+        <v>24</v>
+      </c>
+      <c r="U62" s="23">
+        <v>24</v>
+      </c>
+      <c r="V62" s="23">
+        <v>24</v>
+      </c>
+      <c r="W62" s="23">
+        <v>24</v>
+      </c>
+      <c r="X62" s="23">
+        <v>24</v>
+      </c>
+      <c r="Y62" s="23">
+        <v>24</v>
+      </c>
+      <c r="Z62" s="23">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63" s="3"/>
+      <c r="F63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63" s="23">
+        <v>7</v>
+      </c>
+      <c r="H63" s="23">
+        <v>6</v>
+      </c>
+      <c r="I63" s="23">
+        <v>6</v>
+      </c>
+      <c r="J63" s="23">
+        <v>6</v>
+      </c>
+      <c r="K63" s="23">
+        <v>2</v>
+      </c>
+      <c r="L63" s="23">
+        <v>0</v>
+      </c>
+      <c r="M63" s="23">
+        <v>0</v>
+      </c>
+      <c r="N63" s="23">
+        <v>0</v>
+      </c>
+      <c r="O63" s="23">
+        <v>0</v>
+      </c>
+      <c r="P63" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="23">
+        <v>0</v>
+      </c>
+      <c r="R63" s="23">
+        <v>0</v>
+      </c>
+      <c r="S63" s="23">
+        <v>0</v>
+      </c>
+      <c r="T63" s="23">
+        <v>0</v>
+      </c>
+      <c r="U63" s="23">
+        <v>0</v>
+      </c>
+      <c r="V63" s="23">
+        <v>0</v>
+      </c>
+      <c r="W63" s="23">
+        <v>0</v>
+      </c>
+      <c r="X63" s="23">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="23">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64" s="3"/>
+      <c r="F64" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="G64" s="37">
+        <v>75</v>
+      </c>
+      <c r="H64" s="37">
+        <v>77</v>
+      </c>
+      <c r="I64" s="37">
+        <v>77</v>
+      </c>
+      <c r="J64" s="37">
+        <v>77</v>
+      </c>
+      <c r="K64" s="37">
+        <v>83</v>
+      </c>
+      <c r="L64" s="37">
+        <v>0</v>
+      </c>
+      <c r="M64" s="37">
+        <v>0</v>
+      </c>
+      <c r="N64" s="37">
+        <v>0</v>
+      </c>
+      <c r="O64" s="37">
+        <v>0</v>
+      </c>
+      <c r="P64" s="37">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="37">
+        <v>0</v>
+      </c>
+      <c r="R64" s="37">
+        <v>0</v>
+      </c>
+      <c r="S64" s="37">
+        <v>0</v>
+      </c>
+      <c r="T64" s="37">
+        <v>0</v>
+      </c>
+      <c r="U64" s="37">
+        <v>0</v>
+      </c>
+      <c r="V64" s="37">
+        <v>0</v>
+      </c>
+      <c r="W64" s="37">
+        <v>0</v>
+      </c>
+      <c r="X64" s="37">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="37">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A65" s="3">
+        <v>0</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" s="2"/>
+      <c r="G65" s="27">
+        <f t="shared" ref="G65:Z65" si="17">G66</f>
+        <v>2</v>
+      </c>
+      <c r="H65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="I65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="J65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="K65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="L65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="M65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="N65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="O65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="P65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="Q65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="R65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="S65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="T65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="U65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="V65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="W65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="X65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="Y65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+      <c r="Z65" s="27">
+        <f t="shared" si="17"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A66" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D66" s="15"/>
+      <c r="E66" s="12"/>
+      <c r="F66" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="G66" s="24">
+        <v>2</v>
+      </c>
+      <c r="H66" s="24">
+        <v>2</v>
+      </c>
+      <c r="I66" s="24">
+        <v>2</v>
+      </c>
+      <c r="J66" s="24">
+        <v>2</v>
+      </c>
+      <c r="K66" s="24">
+        <v>2</v>
+      </c>
+      <c r="L66" s="24">
+        <v>2</v>
+      </c>
+      <c r="M66" s="24">
+        <v>2</v>
+      </c>
+      <c r="N66" s="24">
+        <v>2</v>
+      </c>
+      <c r="O66" s="24">
+        <v>2</v>
+      </c>
+      <c r="P66" s="24">
+        <v>2</v>
+      </c>
+      <c r="Q66" s="24">
+        <v>2</v>
+      </c>
+      <c r="R66" s="24">
+        <v>2</v>
+      </c>
+      <c r="S66" s="24">
+        <v>2</v>
+      </c>
+      <c r="T66" s="24">
+        <v>2</v>
+      </c>
+      <c r="U66" s="24">
+        <v>2</v>
+      </c>
+      <c r="V66" s="24">
+        <v>2</v>
+      </c>
+      <c r="W66" s="24">
+        <v>2</v>
+      </c>
+      <c r="X66" s="24">
+        <v>2</v>
+      </c>
+      <c r="Y66" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z66" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A67" s="3">
+        <v>0</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D67" s="18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F67" s="2"/>
+      <c r="G67" s="27">
+        <f t="shared" ref="G67:Z67" si="18">G68</f>
+        <v>1</v>
+      </c>
+      <c r="H67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="I67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="J67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="K67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="L67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="M67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="N67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="O67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="P67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="Q67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="R67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="S67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="T67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="U67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="V67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="W67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="X67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="Y67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+      <c r="Z67" s="27">
+        <f t="shared" si="18"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A68" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D68" s="15"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="G68" s="24">
+        <v>1</v>
+      </c>
+      <c r="H68" s="24">
+        <v>1</v>
+      </c>
+      <c r="I68" s="24">
+        <v>1</v>
+      </c>
+      <c r="J68" s="24">
+        <v>1</v>
+      </c>
+      <c r="K68" s="24">
+        <v>1</v>
+      </c>
+      <c r="L68" s="24">
+        <v>1</v>
+      </c>
+      <c r="M68" s="24">
+        <v>1</v>
+      </c>
+      <c r="N68" s="24">
+        <v>1</v>
+      </c>
+      <c r="O68" s="24">
+        <v>1</v>
+      </c>
+      <c r="P68" s="24">
+        <v>1</v>
+      </c>
+      <c r="Q68" s="24">
+        <v>1</v>
+      </c>
+      <c r="R68" s="24">
+        <v>1</v>
+      </c>
+      <c r="S68" s="24">
+        <v>1</v>
+      </c>
+      <c r="T68" s="24">
+        <v>1</v>
+      </c>
+      <c r="U68" s="24">
+        <v>1</v>
+      </c>
+      <c r="V68" s="24">
+        <v>1</v>
+      </c>
+      <c r="W68" s="24">
+        <v>1</v>
+      </c>
+      <c r="X68" s="24">
+        <v>1</v>
+      </c>
+      <c r="Y68" s="24">
+        <v>1</v>
+      </c>
+      <c r="Z68" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A69" s="3">
+        <v>0</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F69" s="2"/>
+      <c r="G69" s="27">
+        <f t="shared" ref="G69:Z69" si="19">SUM(G70:G71)</f>
+        <v>5</v>
+      </c>
+      <c r="H69" s="27">
+        <f t="shared" si="19"/>
+        <v>5</v>
+      </c>
+      <c r="I69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="J69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="K69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="L69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="M69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="N69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="O69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="P69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="Q69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="R69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="S69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="T69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="U69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="V69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="W69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="X69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="Y69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+      <c r="Z69" s="27">
+        <f t="shared" si="19"/>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A70" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="19"/>
+      <c r="E70" s="14"/>
+      <c r="F70" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="G70" s="23">
+        <v>4</v>
+      </c>
+      <c r="H70" s="23">
+        <v>4</v>
+      </c>
+      <c r="I70" s="23">
+        <v>4</v>
+      </c>
+      <c r="J70" s="23">
+        <v>4</v>
+      </c>
+      <c r="K70" s="23">
+        <v>4</v>
+      </c>
+      <c r="L70" s="23">
+        <v>4</v>
+      </c>
+      <c r="M70" s="23">
+        <v>4</v>
+      </c>
+      <c r="N70" s="23">
+        <v>4</v>
+      </c>
+      <c r="O70" s="23">
+        <v>4</v>
+      </c>
+      <c r="P70" s="23">
+        <v>4</v>
+      </c>
+      <c r="Q70" s="23">
+        <v>4</v>
+      </c>
+      <c r="R70" s="23">
+        <v>4</v>
+      </c>
+      <c r="S70" s="23">
+        <v>4</v>
+      </c>
+      <c r="T70" s="23">
+        <v>4</v>
+      </c>
+      <c r="U70" s="23">
+        <v>4</v>
+      </c>
+      <c r="V70" s="23">
+        <v>4</v>
+      </c>
+      <c r="W70" s="23">
+        <v>4</v>
+      </c>
+      <c r="X70" s="23">
+        <v>4</v>
+      </c>
+      <c r="Y70" s="23">
+        <v>4</v>
+      </c>
+      <c r="Z70" s="23">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A71" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71" s="15"/>
+      <c r="E71" s="14"/>
+      <c r="F71" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" s="24">
+        <v>1</v>
+      </c>
+      <c r="H71" s="24">
+        <v>1</v>
+      </c>
+      <c r="I71" s="24">
+        <v>0</v>
+      </c>
+      <c r="J71" s="24">
+        <v>0</v>
+      </c>
+      <c r="K71" s="24">
+        <v>0</v>
+      </c>
+      <c r="L71" s="24">
+        <v>0</v>
+      </c>
+      <c r="M71" s="24">
+        <v>0</v>
+      </c>
+      <c r="N71" s="24">
+        <v>0</v>
+      </c>
+      <c r="O71" s="24">
+        <v>0</v>
+      </c>
+      <c r="P71" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="24">
+        <v>0</v>
+      </c>
+      <c r="R71" s="24">
+        <v>0</v>
+      </c>
+      <c r="S71" s="24">
+        <v>0</v>
+      </c>
+      <c r="T71" s="24">
+        <v>0</v>
+      </c>
+      <c r="U71" s="24">
+        <v>0</v>
+      </c>
+      <c r="V71" s="24">
+        <v>0</v>
+      </c>
+      <c r="W71" s="24">
+        <v>0</v>
+      </c>
+      <c r="X71" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="24">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A72" s="3">
+        <v>0</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D72" s="18" t="s">
+        <v>61</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F72" s="2"/>
+      <c r="G72" s="27">
+        <f t="shared" ref="G72:Z72" si="20">G73</f>
+        <v>1</v>
+      </c>
+      <c r="H72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="I72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="J72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="K72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="L72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="M72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="N72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="O72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="P72" s="27">
+        <f t="shared" si="20"/>
+        <v>1</v>
+      </c>
+      <c r="Q72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="R72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="S72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="T72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="U72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="V72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="W72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="X72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="Y72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+      <c r="Z72" s="27">
+        <f t="shared" si="20"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A73" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D73" s="15"/>
+      <c r="E73" s="12"/>
+      <c r="F73" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G73" s="24">
+        <v>1</v>
+      </c>
+      <c r="H73" s="24">
+        <v>1</v>
+      </c>
+      <c r="I73" s="24">
+        <v>1</v>
+      </c>
+      <c r="J73" s="24">
+        <v>1</v>
+      </c>
+      <c r="K73" s="24">
+        <v>1</v>
+      </c>
+      <c r="L73" s="24">
+        <v>1</v>
+      </c>
+      <c r="M73" s="24">
+        <v>1</v>
+      </c>
+      <c r="N73" s="24">
+        <v>1</v>
+      </c>
+      <c r="O73" s="24">
+        <v>1</v>
+      </c>
+      <c r="P73" s="24">
+        <v>1</v>
+      </c>
+      <c r="Q73" s="24">
+        <v>2</v>
+      </c>
+      <c r="R73" s="24">
+        <v>2</v>
+      </c>
+      <c r="S73" s="24">
+        <v>2</v>
+      </c>
+      <c r="T73" s="24">
+        <v>2</v>
+      </c>
+      <c r="U73" s="24">
+        <v>2</v>
+      </c>
+      <c r="V73" s="24">
+        <v>2</v>
+      </c>
+      <c r="W73" s="24">
+        <v>2</v>
+      </c>
+      <c r="X73" s="24">
+        <v>2</v>
+      </c>
+      <c r="Y73" s="24">
+        <v>2</v>
+      </c>
+      <c r="Z73" s="24">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A74" s="3">
+        <v>0</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E74" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F74" s="17"/>
+      <c r="G74" s="31">
+        <f t="shared" ref="G74:Z74" si="21">SUM(G75:G76)</f>
+        <v>78</v>
+      </c>
+      <c r="H74" s="31">
+        <f t="shared" si="21"/>
+        <v>77</v>
+      </c>
+      <c r="I74" s="31">
+        <f t="shared" si="21"/>
+        <v>79</v>
+      </c>
+      <c r="J74" s="31">
+        <f t="shared" si="21"/>
+        <v>77</v>
+      </c>
+      <c r="K74" s="31">
+        <f t="shared" si="21"/>
+        <v>80</v>
+      </c>
+      <c r="L74" s="31">
+        <f t="shared" si="21"/>
+        <v>80</v>
+      </c>
+      <c r="M74" s="31">
+        <f t="shared" si="21"/>
+        <v>84</v>
+      </c>
+      <c r="N74" s="31">
+        <f t="shared" si="21"/>
+        <v>87</v>
+      </c>
+      <c r="O74" s="31">
+        <f t="shared" si="21"/>
+        <v>89</v>
+      </c>
+      <c r="P74" s="31">
+        <f t="shared" si="21"/>
         <v>88</v>
       </c>
-      <c r="C2" s="13" t="s">
-[...5 lines deleted...]
-      <c r="E2" s="13" t="s">
+      <c r="Q74" s="31">
+        <f t="shared" si="21"/>
+        <v>88</v>
+      </c>
+      <c r="R74" s="31">
+        <f t="shared" si="21"/>
         <v>86</v>
       </c>
-      <c r="F2" s="2" t="s">
-[...612 lines deleted...]
-        <v>46203</v>
+      <c r="S74" s="31">
+        <f t="shared" si="21"/>
+        <v>87</v>
+      </c>
+      <c r="T74" s="31">
+        <f t="shared" si="21"/>
+        <v>87</v>
+      </c>
+      <c r="U74" s="31">
+        <f t="shared" si="21"/>
+        <v>82</v>
+      </c>
+      <c r="V74" s="31">
+        <f t="shared" si="21"/>
+        <v>82</v>
+      </c>
+      <c r="W74" s="31">
+        <f t="shared" si="21"/>
+        <v>85</v>
+      </c>
+      <c r="X74" s="31">
+        <f t="shared" si="21"/>
+        <v>85</v>
+      </c>
+      <c r="Y74" s="31">
+        <f t="shared" si="21"/>
+        <v>84</v>
+      </c>
+      <c r="Z74" s="31">
+        <f t="shared" si="21"/>
+        <v>82</v>
       </c>
     </row>
-    <row r="3" spans="1:210" s="13" customFormat="1" ht="14.5" thickTop="1">
-      <c r="A3" s="13" t="s">
+    <row r="75" spans="1:26">
+      <c r="A75" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D75" s="3"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G75" s="35">
+        <v>67</v>
+      </c>
+      <c r="H75" s="35">
+        <v>66</v>
+      </c>
+      <c r="I75" s="35">
+        <v>67</v>
+      </c>
+      <c r="J75" s="35">
+        <v>65</v>
+      </c>
+      <c r="K75" s="35">
+        <v>68</v>
+      </c>
+      <c r="L75" s="35">
+        <v>69</v>
+      </c>
+      <c r="M75" s="35">
+        <v>73</v>
+      </c>
+      <c r="N75" s="35">
+        <v>76</v>
+      </c>
+      <c r="O75" s="35">
+        <v>77</v>
+      </c>
+      <c r="P75" s="35">
+        <v>78</v>
+      </c>
+      <c r="Q75" s="35">
+        <v>78</v>
+      </c>
+      <c r="R75" s="35">
+        <v>75</v>
+      </c>
+      <c r="S75" s="35">
+        <v>77</v>
+      </c>
+      <c r="T75" s="35">
+        <v>77</v>
+      </c>
+      <c r="U75" s="35">
+        <v>75</v>
+      </c>
+      <c r="V75" s="35">
+        <v>75</v>
+      </c>
+      <c r="W75" s="35">
+        <v>79</v>
+      </c>
+      <c r="X75" s="35">
+        <v>79</v>
+      </c>
+      <c r="Y75" s="35">
+        <v>78</v>
+      </c>
+      <c r="Z75" s="35">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A76" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D76" s="3"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G76" s="35">
+        <v>11</v>
+      </c>
+      <c r="H76" s="35">
+        <v>11</v>
+      </c>
+      <c r="I76" s="35">
+        <v>12</v>
+      </c>
+      <c r="J76" s="35">
+        <v>12</v>
+      </c>
+      <c r="K76" s="35">
+        <v>12</v>
+      </c>
+      <c r="L76" s="35">
+        <v>11</v>
+      </c>
+      <c r="M76" s="35">
+        <v>11</v>
+      </c>
+      <c r="N76" s="35">
+        <v>11</v>
+      </c>
+      <c r="O76" s="35">
+        <v>12</v>
+      </c>
+      <c r="P76" s="35">
+        <v>10</v>
+      </c>
+      <c r="Q76" s="35">
+        <v>10</v>
+      </c>
+      <c r="R76" s="35">
+        <v>11</v>
+      </c>
+      <c r="S76" s="35">
+        <v>10</v>
+      </c>
+      <c r="T76" s="35">
+        <v>10</v>
+      </c>
+      <c r="U76" s="35">
+        <v>7</v>
+      </c>
+      <c r="V76" s="35">
+        <v>7</v>
+      </c>
+      <c r="W76" s="35">
+        <v>6</v>
+      </c>
+      <c r="X76" s="35">
+        <v>6</v>
+      </c>
+      <c r="Y76" s="35">
+        <v>6</v>
+      </c>
+      <c r="Z76" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A77" s="3">
+        <v>0</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D77" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F77" s="2"/>
+      <c r="G77" s="27">
+        <f t="shared" ref="G77:Z77" si="22">SUM(G78:G79)</f>
+        <v>11</v>
+      </c>
+      <c r="H77" s="27">
+        <f t="shared" si="22"/>
+        <v>11</v>
+      </c>
+      <c r="I77" s="27">
+        <f t="shared" si="22"/>
+        <v>11</v>
+      </c>
+      <c r="J77" s="27">
+        <f t="shared" si="22"/>
+        <v>11</v>
+      </c>
+      <c r="K77" s="27">
+        <f t="shared" si="22"/>
+        <v>12</v>
+      </c>
+      <c r="L77" s="27">
+        <f t="shared" si="22"/>
+        <v>10</v>
+      </c>
+      <c r="M77" s="27">
+        <f t="shared" si="22"/>
+        <v>10</v>
+      </c>
+      <c r="N77" s="27">
+        <f t="shared" si="22"/>
+        <v>8</v>
+      </c>
+      <c r="O77" s="27">
+        <f t="shared" si="22"/>
+        <v>8</v>
+      </c>
+      <c r="P77" s="27">
+        <f t="shared" si="22"/>
+        <v>9</v>
+      </c>
+      <c r="Q77" s="27">
+        <f t="shared" si="22"/>
+        <v>9</v>
+      </c>
+      <c r="R77" s="27">
+        <f t="shared" si="22"/>
+        <v>9</v>
+      </c>
+      <c r="S77" s="27">
+        <f t="shared" si="22"/>
+        <v>9</v>
+      </c>
+      <c r="T77" s="27">
+        <f t="shared" si="22"/>
+        <v>8</v>
+      </c>
+      <c r="U77" s="27">
+        <f t="shared" si="22"/>
+        <v>7</v>
+      </c>
+      <c r="V77" s="27">
+        <f t="shared" si="22"/>
+        <v>7</v>
+      </c>
+      <c r="W77" s="27">
+        <f t="shared" si="22"/>
+        <v>6</v>
+      </c>
+      <c r="X77" s="27">
+        <f t="shared" si="22"/>
+        <v>6</v>
+      </c>
+      <c r="Y77" s="27">
+        <f t="shared" si="22"/>
+        <v>6</v>
+      </c>
+      <c r="Z77" s="27">
+        <f t="shared" si="22"/>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" s="19"/>
+      <c r="E78" s="13"/>
+      <c r="F78" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G78" s="31">
+        <v>5</v>
+      </c>
+      <c r="H78" s="31">
+        <v>5</v>
+      </c>
+      <c r="I78" s="31">
+        <v>5</v>
+      </c>
+      <c r="J78" s="31">
+        <v>5</v>
+      </c>
+      <c r="K78" s="31">
+        <v>5</v>
+      </c>
+      <c r="L78" s="31">
+        <v>3</v>
+      </c>
+      <c r="M78" s="31">
+        <v>3</v>
+      </c>
+      <c r="N78" s="31">
+        <v>0</v>
+      </c>
+      <c r="O78" s="31">
+        <v>0</v>
+      </c>
+      <c r="P78" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="31">
+        <v>0</v>
+      </c>
+      <c r="R78" s="31">
+        <v>0</v>
+      </c>
+      <c r="S78" s="31">
+        <v>0</v>
+      </c>
+      <c r="T78" s="31">
+        <v>0</v>
+      </c>
+      <c r="U78" s="31">
+        <v>0</v>
+      </c>
+      <c r="V78" s="31">
+        <v>0</v>
+      </c>
+      <c r="W78" s="31">
+        <v>0</v>
+      </c>
+      <c r="X78" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A79" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D79" s="15"/>
+      <c r="E79" s="12"/>
+      <c r="F79" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G79" s="24">
+        <v>6</v>
+      </c>
+      <c r="H79" s="24">
+        <v>6</v>
+      </c>
+      <c r="I79" s="24">
+        <v>6</v>
+      </c>
+      <c r="J79" s="24">
+        <v>6</v>
+      </c>
+      <c r="K79" s="24">
+        <v>7</v>
+      </c>
+      <c r="L79" s="24">
+        <v>7</v>
+      </c>
+      <c r="M79" s="24">
+        <v>7</v>
+      </c>
+      <c r="N79" s="24">
+        <v>8</v>
+      </c>
+      <c r="O79" s="24">
+        <v>8</v>
+      </c>
+      <c r="P79" s="24">
+        <v>9</v>
+      </c>
+      <c r="Q79" s="24">
+        <v>9</v>
+      </c>
+      <c r="R79" s="24">
+        <v>9</v>
+      </c>
+      <c r="S79" s="24">
+        <v>9</v>
+      </c>
+      <c r="T79" s="24">
+        <v>8</v>
+      </c>
+      <c r="U79" s="24">
+        <v>7</v>
+      </c>
+      <c r="V79" s="24">
+        <v>7</v>
+      </c>
+      <c r="W79" s="24">
+        <v>6</v>
+      </c>
+      <c r="X79" s="24">
+        <v>6</v>
+      </c>
+      <c r="Y79" s="24">
+        <v>6</v>
+      </c>
+      <c r="Z79" s="24">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A80" s="3">
+        <v>0</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D80" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F80" s="2"/>
+      <c r="G80" s="27">
+        <f t="shared" ref="G80:Z80" si="23">SUM(G81:G82)</f>
+        <v>2</v>
+      </c>
+      <c r="H80" s="27">
+        <f t="shared" si="23"/>
+        <v>2</v>
+      </c>
+      <c r="I80" s="27">
+        <f t="shared" si="23"/>
+        <v>2</v>
+      </c>
+      <c r="J80" s="27">
+        <f t="shared" si="23"/>
+        <v>1</v>
+      </c>
+      <c r="K80" s="27">
+        <f t="shared" si="23"/>
+        <v>1</v>
+      </c>
+      <c r="L80" s="27">
+        <f t="shared" si="23"/>
+        <v>1</v>
+      </c>
+      <c r="M80" s="27">
+        <f t="shared" si="23"/>
+        <v>1</v>
+      </c>
+      <c r="N80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="O80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="P80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Q80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="R80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="S80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="T80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="U80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="V80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="W80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="X80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Y80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Z80" s="27">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D81" s="19"/>
+      <c r="E81" s="13"/>
+      <c r="F81" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G81" s="31">
+        <v>1</v>
+      </c>
+      <c r="H81" s="31">
+        <v>1</v>
+      </c>
+      <c r="I81" s="31">
+        <v>1</v>
+      </c>
+      <c r="J81" s="31">
+        <v>1</v>
+      </c>
+      <c r="K81" s="31">
+        <v>1</v>
+      </c>
+      <c r="L81" s="31">
+        <v>1</v>
+      </c>
+      <c r="M81" s="31">
+        <v>1</v>
+      </c>
+      <c r="N81" s="31">
+        <v>0</v>
+      </c>
+      <c r="O81" s="31">
+        <v>0</v>
+      </c>
+      <c r="P81" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="31">
+        <v>0</v>
+      </c>
+      <c r="R81" s="31">
+        <v>0</v>
+      </c>
+      <c r="S81" s="31">
+        <v>0</v>
+      </c>
+      <c r="T81" s="31">
+        <v>0</v>
+      </c>
+      <c r="U81" s="31">
+        <v>0</v>
+      </c>
+      <c r="V81" s="31">
+        <v>0</v>
+      </c>
+      <c r="W81" s="31">
+        <v>0</v>
+      </c>
+      <c r="X81" s="31">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="31">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A82" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D82" s="15"/>
+      <c r="E82" s="12"/>
+      <c r="F82" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G82" s="24">
+        <v>1</v>
+      </c>
+      <c r="H82" s="24">
+        <v>1</v>
+      </c>
+      <c r="I82" s="24">
+        <v>1</v>
+      </c>
+      <c r="J82" s="24">
+        <v>0</v>
+      </c>
+      <c r="K82" s="24">
+        <v>0</v>
+      </c>
+      <c r="L82" s="24">
+        <v>0</v>
+      </c>
+      <c r="M82" s="24">
+        <v>0</v>
+      </c>
+      <c r="N82" s="24">
+        <v>0</v>
+      </c>
+      <c r="O82" s="24">
+        <v>0</v>
+      </c>
+      <c r="P82" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="24">
+        <v>0</v>
+      </c>
+      <c r="R82" s="24">
+        <v>0</v>
+      </c>
+      <c r="S82" s="24">
+        <v>0</v>
+      </c>
+      <c r="T82" s="24">
+        <v>0</v>
+      </c>
+      <c r="U82" s="24">
+        <v>0</v>
+      </c>
+      <c r="V82" s="24">
+        <v>0</v>
+      </c>
+      <c r="W82" s="24">
+        <v>0</v>
+      </c>
+      <c r="X82" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="24">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A83" s="3">
+        <v>0</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D83" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E83" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F83" s="2"/>
+      <c r="G83" s="27">
+        <f t="shared" ref="G83:Z83" si="24">G84</f>
+        <v>11</v>
+      </c>
+      <c r="H83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="I83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="J83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="K83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="L83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="M83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="N83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="O83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="P83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="Q83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="R83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="S83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="T83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="U83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="V83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="W83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="X83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="Y83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+      <c r="Z83" s="27">
+        <f t="shared" si="24"/>
+        <v>11</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A84" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D84" s="15"/>
+      <c r="E84" s="12"/>
+      <c r="F84" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G84" s="24">
+        <v>11</v>
+      </c>
+      <c r="H84" s="24">
+        <v>11</v>
+      </c>
+      <c r="I84" s="24">
+        <v>11</v>
+      </c>
+      <c r="J84" s="24">
+        <v>11</v>
+      </c>
+      <c r="K84" s="24">
+        <v>11</v>
+      </c>
+      <c r="L84" s="24">
+        <v>11</v>
+      </c>
+      <c r="M84" s="24">
+        <v>11</v>
+      </c>
+      <c r="N84" s="24">
+        <v>11</v>
+      </c>
+      <c r="O84" s="24">
+        <v>11</v>
+      </c>
+      <c r="P84" s="24">
+        <v>11</v>
+      </c>
+      <c r="Q84" s="24">
+        <v>11</v>
+      </c>
+      <c r="R84" s="24">
+        <v>11</v>
+      </c>
+      <c r="S84" s="24">
+        <v>11</v>
+      </c>
+      <c r="T84" s="24">
+        <v>11</v>
+      </c>
+      <c r="U84" s="24">
+        <v>11</v>
+      </c>
+      <c r="V84" s="24">
+        <v>11</v>
+      </c>
+      <c r="W84" s="24">
+        <v>11</v>
+      </c>
+      <c r="X84" s="24">
+        <v>11</v>
+      </c>
+      <c r="Y84" s="24">
+        <v>11</v>
+      </c>
+      <c r="Z84" s="24">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A85" s="3">
+        <v>0</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D85" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E85" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F85" s="2"/>
+      <c r="G85" s="27">
+        <f t="shared" ref="G85:Z85" si="25">G86</f>
+        <v>3</v>
+      </c>
+      <c r="H85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="I85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="J85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="K85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="L85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="M85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="N85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="O85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="P85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="Q85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="R85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="S85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="T85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="U85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="V85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="W85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="X85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="Y85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+      <c r="Z85" s="27">
+        <f t="shared" si="25"/>
+        <v>3</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A86" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D86" s="15"/>
+      <c r="E86" s="12"/>
+      <c r="F86" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G86" s="24">
+        <v>3</v>
+      </c>
+      <c r="H86" s="24">
+        <v>3</v>
+      </c>
+      <c r="I86" s="24">
+        <v>3</v>
+      </c>
+      <c r="J86" s="24">
+        <v>3</v>
+      </c>
+      <c r="K86" s="24">
+        <v>3</v>
+      </c>
+      <c r="L86" s="24">
+        <v>3</v>
+      </c>
+      <c r="M86" s="24">
+        <v>3</v>
+      </c>
+      <c r="N86" s="24">
+        <v>3</v>
+      </c>
+      <c r="O86" s="24">
+        <v>3</v>
+      </c>
+      <c r="P86" s="24">
+        <v>3</v>
+      </c>
+      <c r="Q86" s="24">
+        <v>3</v>
+      </c>
+      <c r="R86" s="24">
+        <v>3</v>
+      </c>
+      <c r="S86" s="24">
+        <v>3</v>
+      </c>
+      <c r="T86" s="24">
+        <v>3</v>
+      </c>
+      <c r="U86" s="24">
+        <v>3</v>
+      </c>
+      <c r="V86" s="24">
+        <v>3</v>
+      </c>
+      <c r="W86" s="24">
+        <v>3</v>
+      </c>
+      <c r="X86" s="24">
+        <v>3</v>
+      </c>
+      <c r="Y86" s="24">
+        <v>3</v>
+      </c>
+      <c r="Z86" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A87" s="3">
+        <v>0</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D87" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F87" s="2"/>
+      <c r="G87" s="27">
+        <f t="shared" ref="G87:Z87" si="26">SUM(G88:G89)</f>
+        <v>5</v>
+      </c>
+      <c r="H87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="I87" s="27">
+        <f t="shared" si="26"/>
+        <v>6</v>
+      </c>
+      <c r="J87" s="27">
+        <f t="shared" si="26"/>
+        <v>6</v>
+      </c>
+      <c r="K87" s="27">
+        <f t="shared" si="26"/>
+        <v>6</v>
+      </c>
+      <c r="L87" s="27">
+        <f t="shared" si="26"/>
+        <v>6</v>
+      </c>
+      <c r="M87" s="27">
+        <f t="shared" si="26"/>
+        <v>7</v>
+      </c>
+      <c r="N87" s="27">
+        <f t="shared" si="26"/>
+        <v>7</v>
+      </c>
+      <c r="O87" s="27">
+        <f t="shared" si="26"/>
+        <v>8</v>
+      </c>
+      <c r="P87" s="27">
+        <f t="shared" si="26"/>
+        <v>7</v>
+      </c>
+      <c r="Q87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="R87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="S87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="T87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="U87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="V87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="W87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="X87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="Y87" s="27">
+        <f t="shared" si="26"/>
+        <v>5</v>
+      </c>
+      <c r="Z87" s="27">
+        <f t="shared" si="26"/>
         <v>4</v>
       </c>
-      <c r="D3" s="13" t="str">
-[...3 lines deleted...]
-      <c r="E3" s="13" t="s">
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D88" s="19"/>
+      <c r="E88" s="13"/>
+      <c r="F88" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="G88" s="31">
+        <v>5</v>
+      </c>
+      <c r="H88" s="31">
+        <v>5</v>
+      </c>
+      <c r="I88" s="31">
+        <v>5</v>
+      </c>
+      <c r="J88" s="31">
+        <v>5</v>
+      </c>
+      <c r="K88" s="31">
+        <v>5</v>
+      </c>
+      <c r="L88" s="31">
+        <v>5</v>
+      </c>
+      <c r="M88" s="31">
+        <v>5</v>
+      </c>
+      <c r="N88" s="31">
+        <v>5</v>
+      </c>
+      <c r="O88" s="31">
+        <v>5</v>
+      </c>
+      <c r="P88" s="31">
+        <v>5</v>
+      </c>
+      <c r="Q88" s="31">
         <v>4</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="R88" s="31">
+        <v>4</v>
+      </c>
+      <c r="S88" s="31">
+        <v>4</v>
+      </c>
+      <c r="T88" s="31">
+        <v>4</v>
+      </c>
+      <c r="U88" s="31">
+        <v>5</v>
+      </c>
+      <c r="V88" s="31">
+        <v>5</v>
+      </c>
+      <c r="W88" s="31">
+        <v>5</v>
+      </c>
+      <c r="X88" s="31">
+        <v>5</v>
+      </c>
+      <c r="Y88" s="31">
+        <v>5</v>
+      </c>
+      <c r="Z88" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A89" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D89" s="15"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G89" s="24">
+        <v>0</v>
+      </c>
+      <c r="H89" s="24">
+        <v>0</v>
+      </c>
+      <c r="I89" s="24">
+        <v>1</v>
+      </c>
+      <c r="J89" s="24">
+        <v>1</v>
+      </c>
+      <c r="K89" s="24">
+        <v>1</v>
+      </c>
+      <c r="L89" s="24">
+        <v>1</v>
+      </c>
+      <c r="M89" s="24">
+        <v>2</v>
+      </c>
+      <c r="N89" s="24">
+        <v>2</v>
+      </c>
+      <c r="O89" s="24">
         <v>3</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="P89" s="24">
+        <v>2</v>
+      </c>
+      <c r="Q89" s="24">
+        <v>1</v>
+      </c>
+      <c r="R89" s="24">
+        <v>1</v>
+      </c>
+      <c r="S89" s="24">
+        <v>1</v>
+      </c>
+      <c r="T89" s="24">
+        <v>1</v>
+      </c>
+      <c r="U89" s="24">
+        <v>0</v>
+      </c>
+      <c r="V89" s="24">
+        <v>0</v>
+      </c>
+      <c r="W89" s="24">
+        <v>0</v>
+      </c>
+      <c r="X89" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="24">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A90" s="3">
+        <v>0</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D90" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F90" s="2"/>
+      <c r="G90" s="27">
+        <f t="shared" ref="G90:Z90" si="27">G91</f>
+        <v>10</v>
+      </c>
+      <c r="H90" s="27">
+        <f t="shared" si="27"/>
+        <v>10</v>
+      </c>
+      <c r="I90" s="27">
+        <f t="shared" si="27"/>
+        <v>11</v>
+      </c>
+      <c r="J90" s="27">
+        <f t="shared" si="27"/>
+        <v>11</v>
+      </c>
+      <c r="K90" s="27">
+        <f t="shared" si="27"/>
+        <v>10</v>
+      </c>
+      <c r="L90" s="27">
+        <f t="shared" si="27"/>
+        <v>10</v>
+      </c>
+      <c r="M90" s="27">
+        <f t="shared" si="27"/>
+        <v>10</v>
+      </c>
+      <c r="N90" s="27">
+        <f t="shared" si="27"/>
+        <v>10</v>
+      </c>
+      <c r="O90" s="27">
+        <f t="shared" si="27"/>
+        <v>11</v>
+      </c>
+      <c r="P90" s="27">
+        <f t="shared" si="27"/>
+        <v>11</v>
+      </c>
+      <c r="Q90" s="27">
+        <f t="shared" si="27"/>
+        <v>11</v>
+      </c>
+      <c r="R90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="S90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="T90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="U90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="V90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="W90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="X90" s="27">
+        <f t="shared" si="27"/>
+        <v>12</v>
+      </c>
+      <c r="Y90" s="27">
+        <f t="shared" si="27"/>
+        <v>15</v>
+      </c>
+      <c r="Z90" s="27">
+        <f t="shared" si="27"/>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A91" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D91" s="15"/>
+      <c r="E91" s="12"/>
+      <c r="F91" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G91" s="24">
+        <v>10</v>
+      </c>
+      <c r="H91" s="24">
+        <v>10</v>
+      </c>
+      <c r="I91" s="24">
+        <v>11</v>
+      </c>
+      <c r="J91" s="24">
+        <v>11</v>
+      </c>
+      <c r="K91" s="24">
+        <v>10</v>
+      </c>
+      <c r="L91" s="24">
+        <v>10</v>
+      </c>
+      <c r="M91" s="24">
+        <v>10</v>
+      </c>
+      <c r="N91" s="24">
+        <v>10</v>
+      </c>
+      <c r="O91" s="24">
+        <v>11</v>
+      </c>
+      <c r="P91" s="24">
+        <v>11</v>
+      </c>
+      <c r="Q91" s="24">
+        <v>11</v>
+      </c>
+      <c r="R91" s="24">
+        <v>12</v>
+      </c>
+      <c r="S91" s="24">
+        <v>12</v>
+      </c>
+      <c r="T91" s="24">
+        <v>12</v>
+      </c>
+      <c r="U91" s="24">
+        <v>12</v>
+      </c>
+      <c r="V91" s="24">
+        <v>12</v>
+      </c>
+      <c r="W91" s="24">
+        <v>12</v>
+      </c>
+      <c r="X91" s="24">
+        <v>12</v>
+      </c>
+      <c r="Y91" s="24">
+        <v>15</v>
+      </c>
+      <c r="Z91" s="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26" ht="14.5" thickTop="1">
+      <c r="A92" s="3">
+        <v>0</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D92" s="18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E92" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F92" s="2"/>
+      <c r="G92" s="27">
+        <f t="shared" ref="G92:Z92" si="28">G93</f>
+        <v>3</v>
+      </c>
+      <c r="H92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="I92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="J92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="K92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="L92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="M92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="N92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="O92" s="27">
+        <f t="shared" si="28"/>
+        <v>3</v>
+      </c>
+      <c r="P92" s="27">
+        <f t="shared" si="28"/>
         <v>4</v>
       </c>
-      <c r="H3" s="3"/>
-[...801 lines deleted...]
-        <v>694</v>
+      <c r="Q92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="R92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="S92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="T92" s="27">
+        <f t="shared" si="28"/>
+        <v>5</v>
+      </c>
+      <c r="U92" s="27">
+        <f t="shared" si="28"/>
+        <v>5</v>
+      </c>
+      <c r="V92" s="27">
+        <f t="shared" si="28"/>
+        <v>5</v>
+      </c>
+      <c r="W92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="X92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="Y92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
+      </c>
+      <c r="Z92" s="27">
+        <f t="shared" si="28"/>
+        <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:210">
-      <c r="A4" s="13" t="s">
+    <row r="93" spans="1:26" ht="14.5" thickBot="1">
+      <c r="A93" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D93" s="15"/>
+      <c r="E93" s="12"/>
+      <c r="F93" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="G93" s="24">
+        <v>3</v>
+      </c>
+      <c r="H93" s="24">
+        <v>3</v>
+      </c>
+      <c r="I93" s="24">
+        <v>3</v>
+      </c>
+      <c r="J93" s="24">
+        <v>3</v>
+      </c>
+      <c r="K93" s="24">
+        <v>3</v>
+      </c>
+      <c r="L93" s="24">
+        <v>3</v>
+      </c>
+      <c r="M93" s="24">
+        <v>3</v>
+      </c>
+      <c r="N93" s="24">
+        <v>3</v>
+      </c>
+      <c r="O93" s="24">
+        <v>3</v>
+      </c>
+      <c r="P93" s="24">
         <v>4</v>
       </c>
-      <c r="B4" s="13" t="s">
+      <c r="Q93" s="24">
+        <v>4</v>
+      </c>
+      <c r="R93" s="24">
+        <v>4</v>
+      </c>
+      <c r="S93" s="24">
+        <v>4</v>
+      </c>
+      <c r="T93" s="24">
         <v>5</v>
       </c>
-      <c r="C4" s="13" t="str">
-[...7 lines deleted...]
-      <c r="E4" s="13" t="s">
+      <c r="U93" s="24">
+        <v>5</v>
+      </c>
+      <c r="V93" s="24">
+        <v>5</v>
+      </c>
+      <c r="W93" s="24">
         <v>4</v>
       </c>
-      <c r="F4" s="13"/>
-[...4 lines deleted...]
-      <c r="I4" s="16">
+      <c r="X93" s="24">
+        <v>4</v>
+      </c>
+      <c r="Y93" s="24">
+        <v>4</v>
+      </c>
+      <c r="Z93" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26" ht="15" thickTop="1" thickBot="1">
+      <c r="D94" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E94" s="5"/>
+      <c r="F94" s="6"/>
+      <c r="G94" s="39">
+        <f t="shared" ref="G94:N94" si="29">G74+G53+G67+G59+G45+G34+G37+G32+G29+G25+G21+G16+G11+G4+G69+G65+G41+G43+G77+G80+G83+G85+G87+G90+G92+G72</f>
+        <v>2372</v>
+      </c>
+      <c r="H94" s="39">
+        <f t="shared" si="29"/>
+        <v>2414</v>
+      </c>
+      <c r="I94" s="39">
+        <f t="shared" si="29"/>
+        <v>2411</v>
+      </c>
+      <c r="J94" s="39">
+        <f t="shared" si="29"/>
+        <v>2355</v>
+      </c>
+      <c r="K94" s="39">
+        <f t="shared" si="29"/>
+        <v>2352</v>
+      </c>
+      <c r="L94" s="39">
+        <f t="shared" si="29"/>
+        <v>2313</v>
+      </c>
+      <c r="M94" s="39">
+        <f t="shared" si="29"/>
+        <v>2320</v>
+      </c>
+      <c r="N94" s="39">
+        <f t="shared" si="29"/>
+        <v>2097</v>
+      </c>
+      <c r="O94" s="39">
+        <f>O74+O53+O67+O59+O45+O34+O37+O32+O29+O25+O21+O16+O11+O4+O69+O65+O41+O43+O77+O80+O83+O85+O87+O90+O92+O72</f>
+        <v>2115</v>
+      </c>
+      <c r="P94" s="39">
+        <f t="shared" ref="P94:Z94" si="30">P74+P53+P67+P59+P45+P34+P37+P32+P29+P25+P21+P16+P11+P4+P69+P65+P41+P43+P77+P80+P83+P85+P87+P90+P92+P72</f>
+        <v>2163</v>
+      </c>
+      <c r="Q94" s="39">
+        <f t="shared" si="30"/>
+        <v>2169</v>
+      </c>
+      <c r="R94" s="39">
+        <f t="shared" si="30"/>
+        <v>2177</v>
+      </c>
+      <c r="S94" s="39">
+        <f t="shared" si="30"/>
+        <v>2185</v>
+      </c>
+      <c r="T94" s="39">
+        <f t="shared" si="30"/>
+        <v>2099</v>
+      </c>
+      <c r="U94" s="39">
+        <f t="shared" si="30"/>
+        <v>2096</v>
+      </c>
+      <c r="V94" s="39">
+        <f t="shared" si="30"/>
+        <v>2103</v>
+      </c>
+      <c r="W94" s="39">
+        <f t="shared" si="30"/>
+        <v>2110</v>
+      </c>
+      <c r="X94" s="39">
+        <f t="shared" si="30"/>
+        <v>2139</v>
+      </c>
+      <c r="Y94" s="39">
+        <f t="shared" si="30"/>
+        <v>2129</v>
+      </c>
+      <c r="Z94" s="39">
+        <f t="shared" si="30"/>
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26" ht="14.5" thickTop="1"/>
+    <row r="96" spans="1:26" s="43" customFormat="1" ht="14.5">
+      <c r="F96" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="G96" s="44">
+        <v>2372</v>
+      </c>
+      <c r="H96" s="44">
+        <v>2414</v>
+      </c>
+      <c r="I96" s="44">
+        <v>2411</v>
+      </c>
+      <c r="J96" s="44">
+        <v>2355</v>
+      </c>
+      <c r="K96" s="44">
+        <v>2352</v>
+      </c>
+      <c r="L96" s="44">
+        <v>2313</v>
+      </c>
+      <c r="M96" s="44">
+        <v>2320</v>
+      </c>
+      <c r="N96" s="44">
+        <v>2097</v>
+      </c>
+      <c r="O96" s="44">
+        <v>2115</v>
+      </c>
+      <c r="P96" s="44">
+        <v>2163</v>
+      </c>
+      <c r="Q96" s="44">
+        <v>2169</v>
+      </c>
+      <c r="R96" s="44">
+        <v>2177</v>
+      </c>
+      <c r="S96" s="44">
+        <v>2185</v>
+      </c>
+      <c r="T96" s="44">
+        <v>2099</v>
+      </c>
+      <c r="U96" s="44">
+        <v>2096</v>
+      </c>
+      <c r="V96" s="44">
+        <v>2103</v>
+      </c>
+      <c r="W96" s="44">
+        <v>2110</v>
+      </c>
+      <c r="X96" s="44">
+        <v>2139</v>
+      </c>
+      <c r="Y96" s="44">
+        <v>2129</v>
+      </c>
+      <c r="Z96" s="44">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="97" spans="6:26">
+      <c r="F97" t="s">
         <v>79</v>
       </c>
-      <c r="J4" s="17">
-[...4361 lines deleted...]
-      <c r="FZ11" s="93">
+      <c r="G97" s="42">
+        <f>G96-G94</f>
+        <v>0</v>
+      </c>
+      <c r="H97" s="42">
+        <f t="shared" ref="H97:Z97" si="31">H96-H94</f>
+        <v>0</v>
+      </c>
+      <c r="I97" s="42">
         <f t="shared" si="31"/>
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="GA11" s="93">
+        <v>0</v>
+      </c>
+      <c r="J97" s="42">
         <f t="shared" si="31"/>
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="GB11" s="93">
+        <v>0</v>
+      </c>
+      <c r="K97" s="42">
         <f t="shared" si="31"/>
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="GC11" s="93">
+        <v>0</v>
+      </c>
+      <c r="L97" s="42">
         <f t="shared" si="31"/>
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="GD11" s="93">
+        <v>0</v>
+      </c>
+      <c r="M97" s="42">
         <f t="shared" si="31"/>
-        <v>232</v>
-[...53796 lines deleted...]
-      <c r="HB116">
+        <v>0</v>
+      </c>
+      <c r="N97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="O97" s="42">
+        <f>O96-O94</f>
+        <v>0</v>
+      </c>
+      <c r="P97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="Q97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="R97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="S97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="T97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="U97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="V97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="W97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="X97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="Y97" s="42">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="Z97" s="42">
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection deleteRows="0" selectLockedCells="1" selectUnlockedCells="1"/>
-  <autoFilter ref="A2:GK112" xr:uid="{E2B0A47F-3044-4E67-A9D8-62878F808CBC}"/>
-  <phoneticPr fontId="12" type="noConversion"/>
+  <autoFilter ref="A3:I93" xr:uid="{E2B0A47F-3044-4E67-A9D8-62878F808CBC}"/>
+  <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="42" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <ignoredErrors>
-[...309 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="68030c64-83ef-46b6-b024-af20dc98107e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="624666c2-dd3c-4134-891a-0ef3365400b1" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A210471506490445B363A5D63B4EF764" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ae25e5921e94846aafd541a206987205">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="68030c64-83ef-46b6-b024-af20dc98107e" xmlns:ns3="96661ef6-e63d-466f-a388-1f4ae6df37b8" xmlns:ns4="624666c2-dd3c-4134-891a-0ef3365400b1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b154cf57a3088e3fb85f9ee269508f9d" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="68030c64-83ef-46b6-b024-af20dc98107e"/>
     <xsd:import namespace="96661ef6-e63d-466f-a388-1f4ae6df37b8"/>
     <xsd:import namespace="624666c2-dd3c-4134-891a-0ef3365400b1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -66679,129 +9881,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FEF989D-A95D-4232-9D56-5AF0781ADB13}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B87525C-5BFF-4021-862C-599A32453730}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="68030c64-83ef-46b6-b024-af20dc98107e"/>
+    <ds:schemaRef ds:uri="96661ef6-e63d-466f-a388-1f4ae6df37b8"/>
+    <ds:schemaRef ds:uri="624666c2-dd3c-4134-891a-0ef3365400b1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4235C805-9DD3-45CB-ABE1-DFAAAF2DA469}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B87525C-5BFF-4021-862C-599A32453730}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D070D99-2323-4C04-BFB3-8E8FDACD9F03}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="68030c64-83ef-46b6-b024-af20dc98107e"/>
     <ds:schemaRef ds:uri="96661ef6-e63d-466f-a388-1f4ae6df37b8"/>
     <ds:schemaRef ds:uri="624666c2-dd3c-4134-891a-0ef3365400b1"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{4914a111-b226-4fc7-ad6c-b6ad3019fd31}" enabled="1" method="Standard" siteId="{0d0536cd-2abd-411b-a46e-b436075efeaf}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Arkusz1</vt:lpstr>
-      <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Arkusz1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Surowiec, Dorota</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A210471506490445B363A5D63B4EF764</vt:lpwstr>
   </property>